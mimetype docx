--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -282,174 +282,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La contribution majeure de Jean-Michel Thierry à la typologie de l'architecture arménienne et à la terminologie y afférente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études Arméniennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43, pp.35-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05532659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un type méconnu d’église funéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aramazd, Armenian Journal of Near Eastern Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 19, pp.158-183. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32028/ajnes-vol-19-pp.158-183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32028/ajnes-vol-19-pp.158-183⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05487562v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05532659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurgis Baltrušaitis junior, premier explorateur objectif du patrimoine artistique sud-Caucasien</w:t>
               </w:r>
@@ -2465,441 +2465,441 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le bassin de la mer Noire, aire de rayonnement du khatchkar diasporique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mer Noire comme espace littéraire et culturel (II). Black Sea as literary and cultural space (II)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sofia "Saint Clément d'Ohrid", Apr 2021, Sofia (en ligne), Bulgarie. pp.453-505</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04154069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine culturel de l’humanité à préserver en Arménie et en Artsakh. Périodes paléochrétienne et médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agir pour l'Arménie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christian Solidarity International (CSI), branche française, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04389646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bassin de la mer Noire, aire de rayonnement du khatchkar diasporique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La mer Noire comme espace littéraire et culturel (II). Black Sea as literary and cultural space (II)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Sofia "Saint Clément d'Ohrid", Apr 2021, Sofia (en ligne), Bulgarie. pp.453-505</w:t>
+              <w:t xml:space="preserve">La mer Noire comme espace littéraire et culturel (II). Peuples et communautés (Sofia). Colloque international, Université de Sofia "Saint Clément d'Ohrid"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de littérature de l’Académie bulgare des sciences (Sofia); Département d’études romanes de l’Université de Sofia « Saint Clément d’Ohrid » (Sofia); Université d’État Ilia (Tbilissi); Aix-Marseille Université (Aix-en-Provence, Marseille); INaLCO (Paris), Apr 2021, Sofia (visio), Bulgarie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Khachkar (medieval cross stone), a mirror of Armenian spirituality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Seminar on Armenian and Eastern Christian Art, Art University of Venice, Ca' Foscari</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aldo Ferrari and Stefano Riccioni, in collaboration with Marco Ruffilli and Beatrice Spampinato, Feb 2021, Venise, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes sur un cimetière juif médiéval d’Arménie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude consacrées à la mémoire de Philippe Cassuto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Élodie Attia; Manuel Sartori, Apr 2021, Aix-en-Provence (visio), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine du Sud-Caucase, un bien commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études "La protection du patrimoine culturel du Sud-Caucase"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National du Patrimoine, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545945v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03546128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Tayk’/Tao aux Xe-XIe siècles : un laboratoire régional d’innovation architecturale</w:t>
               </w:r>
@@ -2948,165 +2948,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Small Wall Khachkars : A Type Proper to Diaspora Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khachkars as Worldwide Witnesses of Armenian History, Spirituality, and Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The National Association for Armenian Studies and Research (NAASR), Dec 2020, Belmont, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03163888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ereruyk, a Major Archaeological Site, High Place of Christian Armenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROCHEMP webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Regional Office for Cultural Heritage Enhancement, Management and Protection – ROCHEMP, Erevan (Arménie), May 2020, Erevan, Armenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03163881v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03163888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of Medieval Architecture in Artsakh</w:t>
               </w:r>
@@ -3155,50 +3155,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03163795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Տայք (Տաո). Նոր էջ միջնադարյան ճարտարապետության պատմության մեջ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historical Tayk' : History, Culture, Confession. Collected Papers : [International Conference, Yerevan, 22-24 June 2016] = Պատմական Տայք. Պատմություն, մշակույթ, դավանանք : [Հոդվածների ժողովածու, 22-24 հունիսի, 2016]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Yerevan, Armenia. pp.205-250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503421v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Archéologie de la mort chrétienne en Arménie : première typo-chronologie des tombes entre Antiquité tardive et époque contemporaine à partir de l’étude du site d’Ereruyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bailet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3220,264 +3289,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Rencontre du Gaaf "Typochronologie des tombes à inhumations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe d’anthropologie et d’archéologie funéraire, Jun 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations sur l’arcature aveugle dans l’architecture de l’Antiquité tardive et du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A la mémoire de Sirarpie Der Nersessian (1896-1989). Colloque International, Paris, 13-14 décembre 2019, INALCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France. A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02462353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yereruyk : A Site Rich in Enigmas and Promises. The Armenian-French Archaeological Mission of LA3M in Armenia (2009-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd international conference "Archaeology of Armenia in Regional Context". International Conference dedicated to the 60th Anniversary of the Institute of Archaeology and Ethnography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pavel Avetisyan; Arsen Bobokhyan, Jul 2019, Erevan, Armenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03428132v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02503421v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naissance et développement de l’architecture monastique dans l’Arménie médiévale. Transmission de modèles et innovation</w:t>
               </w:r>
@@ -3595,165 +3595,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02904993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Small mural khachkars in medieval Armenian communities of Crimea, Galicia, Podolia, and Bessarabia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">На межi мiж Сходом i Заходом. On the borderline between the East and the West. Materials of the International conference dedicated to the 90th anniversary of Y. DASHKEVYCH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Lviv/Lvov, Ukraine. pp.324-335</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01933957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The French-Armenian archaeological mission of the LA3M (Aix-en-Provence) at Yereruyk (Armenia) : main results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancient Armenia at the crossroads</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, B. PERELLO; R. BADALYAN; K. MELIKSETIAN, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01921656v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01933957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un partage exemplaire : le syncrétisme islamochrétien dans l'art de l'Arménie médiévale</w:t>
               </w:r>
@@ -4078,165 +4078,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01419155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Résultats des investigations archéologiques de 2013-2014 sur le site d'Ereruyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabedian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13e Conférence générale de l'Association Internationale des Etudes Arméniennes. Les thèses, Erevan, Maténadaran, 9-11 octobre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Erevan, Armenia. pp.74-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01077226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les résultats des études archéologiques de 2013-2014 sur le site d'Ereruyk / Երերույքի հնավայրի 2013-2014 թթ. հնագիտական հետազոտությունների արդյունքները:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Conférence générale de l'Association Internationale des Etudes Arméniennes (Maténadaran, 9-11 octobre 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale des Etudes Arméniennes et Institut "Maténadaran" d'Erevan (Arménie), Oct 2014, Erevan, Armenia. p. 279-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01153622v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01077226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Investigations on the Site of Yereruyk</w:t>
               </w:r>
@@ -4354,204 +4354,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01388337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">New Survey on Yereryuk Site by an Armenian-French Archaeological Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamazasp Khatchatryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Yeganyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale " Le patrimoine historico-culturel du Chirak et la modernité ", Gyumri (Arménie), 4-6 octobre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Gyumri, Armenia. A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00941810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les débuts de l’architecture chrétienne en Orient : Les premières églises à coupole d’Arménie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Archéologie du bâti en Europe = Археологія домобудівництва Європи, Actes du 3° congrès d’archéologie franco-ukrainien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie des sciences d'Ukraine. Institut d'archéologie, Oct 2009, Paris, France. pp.346-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00958545v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-00941810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallélisme, convergences et divergences entre Arménie et Géorgie en architecture et sculpture architecturale - 1</w:t>
               </w:r>
@@ -4813,51 +4813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métamorphoses de l'acanthe sur les chapiteaux arméniens du Ve au VIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabedian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Acanthe dans la sculpture monumentale de l'Antiquité à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Prof. Léon Pressouyre, Oct 1990, Paris, France. pp.147-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5139,51 +5139,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierres sacrées d'Arménie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabedian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation Kasa, 83 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5729,351 +5729,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04572261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Monumental Heritage of Artsʿakh and Nakhichevan: Christian Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monuments and Identities in the Caucasus. Karabagh, Nakhichevan and Azerbaijan in Contemporary Geopolitical Conflict, I. Dorfmann-Lazarev and H. Khatchadourian (eds)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.65 - 88 and 173 - 176, 2023, Texts and Studies in Eastern Christianity, 978-90-04-67737-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004677388_005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04476612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Three Important Monuments of Nakhichevan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Igor Dorfmann-Lazarev; Haroutioun Khatchadourian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monuments and Identities in the Caucasus. Karabagh, Nakhichevan and Azerbaijan in Contemporary Geopolitical Conflict</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, Brill, pp.89 - 101, 2023, Texts and Studies in Eastern Christianity, 978-90-04-67737-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004677388_006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04476626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Ensemble of the &amp;quot;Seven Churches&amp;quot; – an Ecumenical Monastery Ahead of Time?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jost Gippert; Jasmine Dum-Tragut. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monuments and Identities in the Caucasus. Karabagh, Nakhichevan and Azerbaijan in Contemporary Geopolitical Conflict, I. Dorfmann-Lazarev and H. Khatchadourian (eds)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/9789004677388_005⟩</w:t>
+              <w:t xml:space="preserve">Caucasian Albania. An International Handbook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.387-431, 2023, De Gruyter Reference, 978-3-11-079459-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110794687-012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04149457v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main Monuments of Artsʿakh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Dorfmann-Lazarev; H. Khatchadourian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monuments and Identities in the Caucasus. Karabagh, Nakhichevan and Azerbaijan in Contemporary Geopolitical Conflict</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, Brill, pp.102 - 172, 2023, Texts and Studies in Eastern Christianity, 978-90-04-67737-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004677388_007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04476628v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-04149457v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une page importante de l'héritage diasporique : le patrimoine architectural arméno-italien à la période médiévale</w:t>
               </w:r>
@@ -6875,605 +6875,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04321798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les douze capitales de l'Arménie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mutafian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">KEVORKIAN, Raymond H.; CALZOLARI BOUVIER, Valentina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arménie, À l’occasion du 500ème anniversaire de l’imprimerie arménienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erevan &amp; Fondation H.D. Topalian, pp.34-35, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00798137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les tapis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KOUYMJIAN, Dickran; MUTAFIAN, Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artsakh, Karabagh : jardin des arts et des traditions arméniens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Somogy, pp.140-155, 2011, 978-2-7572-0455-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01387550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Claude Mutafian</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art arménien : enluminures et khatchkars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KEVORKIAN, Raymond H.; CALZOLARI BOUVIER, Valentina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arménie, À l’occasion du 500ème anniversaire de l’imprimerie arménienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Erevan &amp; Fondation H.D. Topalian, pp.34-35, 2011</w:t>
+              <w:t xml:space="preserve">, Erevan &amp; Fondation H.D. Topalian, pp.148-160, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L'art arménien : enluminures et khatchkars</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00798168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’architecture sacrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">KOUYMJIAN, Dickran; MUTAFIAN, Claude. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artsakh, Karabagh : jardin des arts et des traditions arméniens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, pp.53-83, 2011, 978-2-7572-0455-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01387538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les khatchkars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">KOUYMJIAN, Dickran; MUTAFIAN, Claude. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artsakh, Karabagh : jardin des arts et des traditions arméniens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, pp.86-103, 2011, 978-2-7572-0455-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01387546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artsakh – Karabagh. Rugs and Carpets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Somogy éditions d'art. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artsakh - Karabagh. Garden of Armenian Arts and Traditions / Artsakh - Karabagh. Jardin des arts et traditions arméniens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.139-155, 2011, 978-2-7572-0455-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04332707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Artsakh -Karabagh. Les khatchkars »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Somogy éditions d'art. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artsakh - Karabagh. Garden of Armenian Arts and Traditions. Artsakh - Karabagh. Jardin des arts et traditions arméniens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.85-103, 2011, 978-2-7572-0455-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04322305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art arménien : l'architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KEVORKIAN, Raymond H.; CALZOLARI BOUVIER, Valentina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arménie, À l’occasion du 500ème anniversaire de l’imprimerie arménienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Erevan &amp; Fondation H.D. Topalian, pp.148-160, 2011</w:t>
-[...363 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Erevan &amp; Fondation H.D. Topalian, pp.135-147, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00798166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -7541,599 +7541,599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00798324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vagharchapat, de la capitale royale à la capitale religieuse</w:t>
+                <w:t xml:space="preserve">L'architecture arménienne. Notes d'histoire, de technique, de sémantique et de style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Donabédian (A.), Mutafian (C.) dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les douze capitales d'Arménie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Somogy, p. 111-123, 2010</w:t>
+              <w:t xml:space="preserve">, Somogy, p. 29-44, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00798124v1</w:t>
+                <w:t xml:space="preserve">halshs-00798117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'architecture arménienne. Notes d'histoire, de technique, de sémantique et de style</w:t>
+                <w:t xml:space="preserve">Vagharchapat, de la capitale royale à la capitale religieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Donabédian (A.), Mutafian (C.) dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les douze capitales d'Arménie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Somogy, p. 29-44, 2010</w:t>
+              <w:t xml:space="preserve">, Somogy, p. 111-123, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00798117v1</w:t>
+                <w:t xml:space="preserve">halshs-00798124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanahin, Haghbat, Gandzassar</w:t>
+                <w:t xml:space="preserve">Eghéguis, capitale de la principauté du Vayots Dzor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Donabédian (A.), Mutafian (C.) dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les douze capitales d'Arménie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Somogy, p. 252-255 ; 282-283, 2010</w:t>
+              <w:t xml:space="preserve">, Somogy, p. 261-265, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00798130v1</w:t>
+                <w:t xml:space="preserve">halshs-00798127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eghéguis, capitale de la principauté du Vayots Dzor</w:t>
+                <w:t xml:space="preserve">Sanahin, Haghbat, Gandzassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Donabédian (A.), Mutafian (C.) dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les douze capitales d'Arménie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Somogy, p. 261-265, 2010</w:t>
+              <w:t xml:space="preserve">, Somogy, p. 252-255 ; 282-283, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00798127v1</w:t>
+                <w:t xml:space="preserve">halshs-00798130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'âge d'or de l'architecture arménienne (VIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Armenia sacra : mémoire chrétienne des Arméniens, IVe-XVIIIe siècle : [exposition, Paris, musée du Louvre, 21 février - 21 mai 2007]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. : Somogy, pp.76-87, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00505595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le khatchkar (IXe-XIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Armenia sacra : mémoire chrétienne des Arméniens, IVe-XVIIIe siècle : [exposition, Paris, musée du Louvre, 21 février - 21 mai 2007]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. : Somogy, pp.153-161, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00505597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'âge d'or de l'architecture arménienne (VIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée du Louvre éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Armenia sacra; mémoire chrétienne des Arméniens (IVe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Somogy éditions d'art, pp.76-87, 2007, 978-2-7572-0066-7 ; 978-2-35031-068-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00912316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le khatchkar (IXe-XIIe siècle)</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le khatchkar (du XIIIe siècle aux temps modernes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Armenia sacra : mémoire chrétienne des Arméniens, IVe-XVIIIe siècle : [exposition, Paris, musée du Louvre, 21 février - 21 mai 2007]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ed. : Somogy, pp.153-161, 2007</w:t>
+              <w:t xml:space="preserve">, Ed. : Somogy, pp.310-314, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00505599v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00505595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La renaissance de l'architecture (IXe-XIe siècle)</w:t>
               </w:r>
@@ -8640,151 +8640,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01676994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Study of Armenian Architectural Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.8-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00802539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mission archéologique franco-arménienne. Recherches historiques autour de la basilique d'Ereruyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, p. 58-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00802546v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00802539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maquette de l'église Sainte-Rhipsimé à Etchmiadzine</w:t>
               </w:r>
@@ -9556,51 +9556,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="85E3F90C"/>
+    <w:nsid w:val="57AAA372"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9787,51 +9787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-donabedian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1755-6884" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030762960" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110779984" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487562v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Donab&#233;dian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/ajnes-vol-19-pp.158-183" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532659v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05253544v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183698v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140578v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.131697" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03974069v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.02.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165840v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REA.39.0.3288982" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02081088v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126665v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REA.38.0.3285783" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592491v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Porter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.113767" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155892v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524809v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.AT.5.112641" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388942v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaian&#232; Casnati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164899v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905246v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ha&#239;rab&#233;dian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.AT.1.103110" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800815v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REA.33.0.2144976" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Opova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520908v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550803v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108143v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552150v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389646v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04154069v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545945v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546128v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163881v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163888v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462404v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462353v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428132v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503421v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463198v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921656v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01933957v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023970v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728277v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741233v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419155v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077226v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Donabedian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388336v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958545v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941810v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamazasp Khatchatryan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Yeganyan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800821v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906672v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798108v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504625v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075605v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03011809v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156437v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077211v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798133v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mutafian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504855v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497125v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504621v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dermerguerian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524452v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acadimia.org/en/news-announcements/press/1531-relationsexchangesen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04931605v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572261v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476626v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004677388_006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476612v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004677388_005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476628v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004677388_007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04149457v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110794687-012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368777v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02909481v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004397743_019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177703v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizionicafoscari.unive.it/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-469-1/005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283550v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462412v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911704v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01530916v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352678v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086164v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321798v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387550v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798137v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798168v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387546v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387538v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332707v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322305v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798166v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798324v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798124v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798117v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798130v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798127v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912316v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505597v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505599v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505596v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913270v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505593v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910876v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413667v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.1798" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113341v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54503/2579-2830-2024.1(11)-274" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676994v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802546v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802539v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521772v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223227v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hansen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075566v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905245v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800724v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dorso" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527564v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-donabedian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1755-6884" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030762960" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110779984" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532659v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Donab&#233;dian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487562v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/ajnes-vol-19-pp.158-183" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05253544v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183698v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140578v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.131697" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03974069v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.02.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165840v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REA.39.0.3288982" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02081088v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126665v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REA.38.0.3285783" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592491v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Porter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.113767" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155892v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524809v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.AT.5.112641" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388942v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaian&#232; Casnati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164899v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905246v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ha&#239;rab&#233;dian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.AT.1.103110" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800815v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REA.33.0.2144976" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Opova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520908v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550803v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108143v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552150v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04154069v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546128v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545945v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163888v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163881v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503421v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462404v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462353v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428132v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463198v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01933957v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023970v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728277v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741233v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419155v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077226v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Donabedian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153622v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388336v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941810v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamazasp Khatchatryan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Yeganyan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958545v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800821v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906672v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798108v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504625v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075605v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03011809v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156437v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077211v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798133v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mutafian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504855v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497125v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504621v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dermerguerian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524452v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acadimia.org/en/news-announcements/press/1531-relationsexchangesen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04931605v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572261v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476612v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004677388_005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476626v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004677388_006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04149457v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110794687-012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004677388_007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368777v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02909481v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004397743_019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177703v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizionicafoscari.unive.it/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-469-1/005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283550v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462412v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911704v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01530916v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352678v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086164v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321798v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387550v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798168v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387538v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387546v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332707v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322305v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798166v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798324v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798117v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798124v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798127v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798130v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505595v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505597v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912316v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505599v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505596v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913270v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505593v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910876v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413667v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.1798" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113341v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54503/2579-2830-2024.1(11)-274" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676994v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802539v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802546v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521772v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223227v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hansen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075566v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905245v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800724v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dorso" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527564v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>