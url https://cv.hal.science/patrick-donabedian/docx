--- v1 (2026-04-04)
+++ v2 (2026-04-25)
@@ -1368,51 +1368,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de l'ouvrage Vigilant Powers: Three Churches of Early Medieval Armenia de Christina MARANCI, Brepols, 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquité Tardive</w:t>
+              <w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Tome 24, pp.534-542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/J.AT.5.112641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
@@ -1735,51 +1735,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquité tardive</w:t>
+              <w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20, pp.315-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/J.AT.1.103110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
@@ -2603,303 +2603,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04389646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Khachkar (medieval cross stone), a mirror of Armenian spirituality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Seminar on Armenian and Eastern Christian Art, Art University of Venice, Ca' Foscari</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aldo Ferrari and Stefano Riccioni, in collaboration with Marco Ruffilli and Beatrice Spampinato, Feb 2021, Venise, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le bassin de la mer Noire, aire de rayonnement du khatchkar diasporique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mer Noire comme espace littéraire et culturel (II). Peuples et communautés (Sofia). Colloque international, Université de Sofia "Saint Clément d'Ohrid"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de littérature de l’Académie bulgare des sciences (Sofia); Département d’études romanes de l’Université de Sofia « Saint Clément d’Ohrid » (Sofia); Université d’État Ilia (Tbilissi); Aix-Marseille Université (Aix-en-Provence, Marseille); INaLCO (Paris), Apr 2021, Sofia (visio), Bulgarie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The Khachkar (medieval cross stone), a mirror of Armenian spirituality</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine du Sud-Caucase, un bien commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Seminar on Armenian and Eastern Christian Art, Art University of Venice, Ca' Foscari</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aldo Ferrari and Stefano Riccioni, in collaboration with Marco Ruffilli and Beatrice Spampinato, Feb 2021, Venise, Italy</w:t>
+              <w:t xml:space="preserve">Journée d’études "La protection du patrimoine culturel du Sud-Caucase"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National du Patrimoine, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes sur un cimetière juif médiéval d’Arménie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude consacrées à la mémoire de Philippe Cassuto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Élodie Attia; Manuel Sartori, Apr 2021, Aix-en-Provence (visio), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546037v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03545945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Tayk’/Tao aux Xe-XIe siècles : un laboratoire régional d’innovation architecturale</w:t>
               </w:r>
@@ -3155,191 +3155,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03163795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Archéologie de la mort chrétienne en Arménie : première typo-chronologie des tombes entre Antiquité tardive et époque contemporaine à partir de l’étude du site d’Ereruyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bailet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Rencontre du Gaaf "Typochronologie des tombes à inhumations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d’anthropologie et d’archéologie funéraire, Jun 2019, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Տայք (Տաո). Նոր էջ միջնադարյան ճարտարապետության պատմության մեջ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Tayk' : History, Culture, Confession. Collected Papers : [International Conference, Yerevan, 22-24 June 2016] = Պատմական Տայք. Պատմություն, մշակույթ, դավանանք : [Հոդվածների ժողովածու, 22-24 հունիսի, 2016]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Yerevan, Armenia. pp.205-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02503421v2</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-02462404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations sur l’arcature aveugle dans l’architecture de l’Antiquité tardive et du Moyen Âge</w:t>
               </w:r>
@@ -4354,204 +4354,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01388337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les débuts de l’architecture chrétienne en Orient : Les premières églises à coupole d’Arménie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Archéologie du bâti en Europe = Археологія домобудівництва Європи, Actes du 3° congrès d’archéologie franco-ukrainien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des sciences d'Ukraine. Institut d'archéologie, Oct 2009, Paris, France. pp.346-364</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00958545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">New Survey on Yereryuk Site by an Armenian-French Archaeological Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamazasp Khatchatryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larissa Yeganyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale " Le patrimoine historico-culturel du Chirak et la modernité ", Gyumri (Arménie), 4-6 octobre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Gyumri, Armenia. A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00941810v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00958545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallélisme, convergences et divergences entre Arménie et Géorgie en architecture et sculpture architecturale - 1</w:t>
               </w:r>
@@ -6961,519 +6961,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00798137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'art arménien : enluminures et khatchkars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">KEVORKIAN, Raymond H.; CALZOLARI BOUVIER, Valentina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arménie, À l’occasion du 500ème anniversaire de l’imprimerie arménienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erevan &amp; Fondation H.D. Topalian, pp.148-160, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00798168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les tapis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KOUYMJIAN, Dickran; MUTAFIAN, Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artsakh, Karabagh : jardin des arts et des traditions arméniens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Somogy, pp.140-155, 2011, 978-2-7572-0455-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01387550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'art arménien : enluminures et khatchkars</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les khatchkars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">KOUYMJIAN, Dickran; MUTAFIAN, Claude. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artsakh, Karabagh : jardin des arts et des traditions arméniens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, pp.86-103, 2011, 978-2-7572-0455-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01387546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’architecture sacrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">KOUYMJIAN, Dickran; MUTAFIAN, Claude. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artsakh, Karabagh : jardin des arts et des traditions arméniens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, pp.53-83, 2011, 978-2-7572-0455-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01387538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artsakh – Karabagh. Rugs and Carpets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Somogy éditions d'art. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artsakh - Karabagh. Garden of Armenian Arts and Traditions / Artsakh - Karabagh. Jardin des arts et traditions arméniens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.139-155, 2011, 978-2-7572-0455-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04332707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Artsakh -Karabagh. Les khatchkars »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Somogy éditions d'art. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artsakh - Karabagh. Garden of Armenian Arts and Traditions. Artsakh - Karabagh. Jardin des arts et traditions arméniens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.85-103, 2011, 978-2-7572-0455-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04322305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art arménien : l'architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KEVORKIAN, Raymond H.; CALZOLARI BOUVIER, Valentina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arménie, À l’occasion du 500ème anniversaire de l’imprimerie arménienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Erevan &amp; Fondation H.D. Topalian, pp.148-160, 2011</w:t>
-[...363 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Erevan &amp; Fondation H.D. Topalian, pp.135-147, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00798166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -7833,307 +7833,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00798130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'âge d'or de l'architecture arménienne (VIIe siècle)</w:t>
+                <w:t xml:space="preserve">Le khatchkar (IXe-XIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Armenia sacra : mémoire chrétienne des Arméniens, IVe-XVIIIe siècle : [exposition, Paris, musée du Louvre, 21 février - 21 mai 2007]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ed. : Somogy, pp.76-87, 2007</w:t>
+              <w:t xml:space="preserve">, Ed. : Somogy, pp.153-161, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00505595v1</w:t>
+                <w:t xml:space="preserve">halshs-00505597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le khatchkar (IXe-XIIe siècle)</w:t>
+                <w:t xml:space="preserve">L'âge d'or de l'architecture arménienne (VIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Armenia sacra : mémoire chrétienne des Arméniens, IVe-XVIIIe siècle : [exposition, Paris, musée du Louvre, 21 février - 21 mai 2007]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ed. : Somogy, pp.153-161, 2007</w:t>
+              <w:t xml:space="preserve">, Ed. : Somogy, pp.76-87, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00505597v1</w:t>
+                <w:t xml:space="preserve">halshs-00505595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le khatchkar (du XIIIe siècle aux temps modernes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Armenia sacra : mémoire chrétienne des Arméniens, IVe-XVIIIe siècle : [exposition, Paris, musée du Louvre, 21 février - 21 mai 2007]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. : Somogy, pp.310-314, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00505599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'âge d'or de l'architecture arménienne (VIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée du Louvre éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Armenia sacra; mémoire chrétienne des Arméniens (IVe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Somogy éditions d'art, pp.76-87, 2007, 978-2-7572-0066-7 ; 978-2-35031-068-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00912316v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00505599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La renaissance de l'architecture (IXe-XIe siècle)</w:t>
               </w:r>
@@ -9556,51 +9556,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57AAA372"/>
+    <w:nsid w:val="2E601526"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9787,51 +9787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-donabedian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1755-6884" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030762960" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110779984" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532659v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Donab&#233;dian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487562v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/ajnes-vol-19-pp.158-183" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05253544v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183698v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140578v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.131697" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03974069v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.02.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165840v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REA.39.0.3288982" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02081088v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126665v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REA.38.0.3285783" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592491v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Porter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.113767" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155892v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524809v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.AT.5.112641" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388942v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaian&#232; Casnati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164899v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905246v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ha&#239;rab&#233;dian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.AT.1.103110" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800815v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REA.33.0.2144976" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Opova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520908v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550803v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108143v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552150v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04154069v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546128v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545945v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163888v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163881v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503421v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462404v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462353v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428132v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463198v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01933957v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023970v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728277v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741233v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419155v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077226v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Donabedian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153622v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388336v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941810v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamazasp Khatchatryan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Yeganyan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958545v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800821v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906672v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798108v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504625v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075605v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03011809v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156437v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077211v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798133v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mutafian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504855v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497125v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504621v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dermerguerian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524452v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acadimia.org/en/news-announcements/press/1531-relationsexchangesen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04931605v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572261v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476612v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004677388_005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476626v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004677388_006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04149457v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110794687-012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004677388_007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368777v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02909481v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004397743_019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177703v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizionicafoscari.unive.it/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-469-1/005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283550v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462412v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911704v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01530916v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352678v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086164v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321798v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387550v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798168v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387538v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387546v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332707v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322305v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798166v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798324v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798117v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798124v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798127v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798130v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505595v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505597v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912316v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505599v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505596v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913270v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505593v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910876v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413667v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.1798" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113341v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54503/2579-2830-2024.1(11)-274" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676994v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802539v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802546v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521772v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223227v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hansen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075566v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905245v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800724v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dorso" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527564v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-donabedian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1755-6884" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030762960" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110779984" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532659v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Donab&#233;dian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487562v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/ajnes-vol-19-pp.158-183" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05253544v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183698v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140578v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.131697" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03974069v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.02.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165840v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REA.39.0.3288982" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02081088v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126665v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REA.38.0.3285783" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592491v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Porter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.113767" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155892v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524809v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.AT.5.112641" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388942v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaian&#232; Casnati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164899v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905246v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ha&#239;rab&#233;dian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.AT.1.103110" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800815v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REA.33.0.2144976" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Opova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520908v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550803v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108143v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552150v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04154069v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546128v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545945v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163888v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163881v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462404v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503421v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462353v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428132v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463198v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01933957v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023970v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728277v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741233v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419155v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077226v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Donabedian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153622v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388336v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958545v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941810v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamazasp Khatchatryan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Yeganyan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800821v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906672v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798108v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504625v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075605v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03011809v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156437v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077211v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798133v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mutafian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504855v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497125v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504621v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dermerguerian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524452v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acadimia.org/en/news-announcements/press/1531-relationsexchangesen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04931605v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572261v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476612v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004677388_005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476626v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004677388_006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04149457v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110794687-012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004677388_007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368777v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02909481v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004397743_019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177703v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizionicafoscari.unive.it/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-469-1/005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283550v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462412v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911704v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01530916v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352678v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086164v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321798v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798168v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387550v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387546v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387538v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332707v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322305v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798166v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798324v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798117v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798124v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798127v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798130v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505597v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505595v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505599v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912316v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505596v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913270v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505593v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910876v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413667v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.1798" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113341v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54503/2579-2830-2024.1(11)-274" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676994v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802539v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802546v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521772v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223227v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hansen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075566v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905245v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800724v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dorso" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527564v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>