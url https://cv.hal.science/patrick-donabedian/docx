--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -282,174 +282,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un type méconnu d’église funéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aramazd, Armenian Journal of Near Eastern Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, pp.158-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32028/ajnes-vol-19-pp.158-183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05487562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La contribution majeure de Jean-Michel Thierry à la typologie de l'architecture arménienne et à la terminologie y afférente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études Arméniennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 43, pp.35-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05532659v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-05487562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurgis Baltrušaitis junior, premier explorateur objectif du patrimoine artistique sud-Caucasien</w:t>
               </w:r>
@@ -2672,234 +2672,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine du Sud-Caucase, un bien commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études "La protection du patrimoine culturel du Sud-Caucase"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National du Patrimoine, Apr 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes sur un cimetière juif médiéval d’Arménie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude consacrées à la mémoire de Philippe Cassuto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Élodie Attia; Manuel Sartori, Apr 2021, Aix-en-Provence (visio), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le bassin de la mer Noire, aire de rayonnement du khatchkar diasporique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mer Noire comme espace littéraire et culturel (II). Peuples et communautés (Sofia). Colloque international, Université de Sofia "Saint Clément d'Ohrid"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de littérature de l’Académie bulgare des sciences (Sofia); Département d’études romanes de l’Université de Sofia « Saint Clément d’Ohrid » (Sofia); Université d’État Ilia (Tbilissi); Aix-Marseille Université (Aix-en-Provence, Marseille); INaLCO (Paris), Apr 2021, Sofia (visio), Bulgarie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546128v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03546037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Tayk’/Tao aux Xe-XIe siècles : un laboratoire régional d’innovation architecturale</w:t>
               </w:r>
@@ -2948,165 +2948,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ereruyk, a Major Archaeological Site, High Place of Christian Armenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ROCHEMP webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Regional Office for Cultural Heritage Enhancement, Management and Protection – ROCHEMP, Erevan (Arménie), May 2020, Erevan, Armenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03163881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Small Wall Khachkars : A Type Proper to Diaspora Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Khachkars as Worldwide Witnesses of Armenian History, Spirituality, and Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The National Association for Armenian Studies and Research (NAASR), Dec 2020, Belmont, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03163888v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03163881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of Medieval Architecture in Artsakh</w:t>
               </w:r>
@@ -3250,234 +3250,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Observations sur l’arcature aveugle dans l’architecture de l’Antiquité tardive et du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A la mémoire de Sirarpie Der Nersessian (1896-1989). Colloque International, Paris, 13-14 décembre 2019, INALCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France. A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02462353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yereruyk : A Site Rich in Enigmas and Promises. The Armenian-French Archaeological Mission of LA3M in Armenia (2009-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd international conference "Archaeology of Armenia in Regional Context". International Conference dedicated to the 60th Anniversary of the Institute of Archaeology and Ethnography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pavel Avetisyan; Arsen Bobokhyan, Jul 2019, Erevan, Armenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03428132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Տայք (Տաո). Նոր էջ միջնադարյան ճարտարապետության պատմության մեջ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Tayk' : History, Culture, Confession. Collected Papers : [International Conference, Yerevan, 22-24 June 2016] = Պատմական Տայք. Պատմություն, մշակույթ, դավանանք : [Հոդվածների ժողովածու, 22-24 հունիսի, 2016]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Yerevan, Armenia. pp.205-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02503421v2</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-03428132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naissance et développement de l’architecture monastique dans l’Arménie médiévale. Transmission de modèles et innovation</w:t>
               </w:r>
@@ -3595,165 +3595,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02904993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The French-Armenian archaeological mission of the LA3M (Aix-en-Provence) at Yereruyk (Armenia) : main results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ancient Armenia at the crossroads</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B. PERELLO; R. BADALYAN; K. MELIKSETIAN, Nov 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01921656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Small mural khachkars in medieval Armenian communities of Crimea, Galicia, Podolia, and Bessarabia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">На межi мiж Сходом i Заходом. On the borderline between the East and the West. Materials of the International conference dedicated to the 90th anniversary of Y. DASHKEVYCH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Lviv/Lvov, Ukraine. pp.324-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01933957v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01921656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un partage exemplaire : le syncrétisme islamochrétien dans l'art de l'Arménie médiévale</w:t>
               </w:r>
@@ -4078,165 +4078,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01419155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les résultats des études archéologiques de 2013-2014 sur le site d'Ereruyk / Երերույքի հնավայրի 2013-2014 թթ. հնագիտական հետազոտությունների արդյունքները:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13e Conférence générale de l'Association Internationale des Etudes Arméniennes (Maténadaran, 9-11 octobre 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale des Etudes Arméniennes et Institut "Maténadaran" d'Erevan (Arménie), Oct 2014, Erevan, Armenia. p. 279-291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01153622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Résultats des investigations archéologiques de 2013-2014 sur le site d'Ereruyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabedian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Conférence générale de l'Association Internationale des Etudes Arméniennes. Les thèses, Erevan, Maténadaran, 9-11 octobre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Erevan, Armenia. pp.74-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01077226v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01153622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Investigations on the Site of Yereruyk</w:t>
               </w:r>
@@ -4813,51 +4813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métamorphoses de l'acanthe sur les chapiteaux arméniens du Ve au VIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabedian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Acanthe dans la sculpture monumentale de l'Antiquité à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Prof. Léon Pressouyre, Oct 1990, Paris, France. pp.147-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5139,51 +5139,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierres sacrées d'Arménie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabedian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation Kasa, 83 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5270,226 +5270,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00798133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Armeniaca. 2, La culture arménienne hier et aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Dermerguerian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'Université de Provence, 182 p., 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00504621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'âge d'or de l'architecture arménienne. VIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Parenthèses, 336 p., 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'âge d'or de l'architecture arménienne : VIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ed. Parenthèses (Marseille), 336 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00504855v1</w:t>
-              </w:r>
-[...135 lines deleted...]
-                <w:t xml:space="preserve">halshs-00504621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5889,191 +5889,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04476626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Main Monuments of Artsʿakh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I. Dorfmann-Lazarev; H. Khatchadourian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monuments and Identities in the Caucasus. Karabagh, Nakhichevan and Azerbaijan in Contemporary Geopolitical Conflict</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 31, Brill, pp.102 - 172, 2023, Texts and Studies in Eastern Christianity, 978-90-04-67737-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004677388_007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04476628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Ensemble of the &amp;quot;Seven Churches&amp;quot; – an Ecumenical Monastery Ahead of Time?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jost Gippert; Jasmine Dum-Tragut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caucasian Albania. An International Handbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.387-431, 2023, De Gruyter Reference, 978-3-11-079459-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110794687-012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04149457v2</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-04476628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une page importante de l'héritage diasporique : le patrimoine architectural arméno-italien à la période médiévale</w:t>
               </w:r>
@@ -7399,169 +7399,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04322305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Khatchkars : croix de pierre arméniennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catalogue d'exposition "L'art des Khatchkars : croix de pierres arméniennes", UNESCO, Paris, du 15 au 24 juin 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO, pp.5-6, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00798324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'art arménien : l'architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KEVORKIAN, Raymond H.; CALZOLARI BOUVIER, Valentina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arménie, À l’occasion du 500ème anniversaire de l’imprimerie arménienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Erevan &amp; Fondation H.D. Topalian, pp.135-147, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00798166v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00798324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'architecture arménienne. Notes d'histoire, de technique, de sémantique et de style</w:t>
               </w:r>
@@ -7687,173 +7687,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00798124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eghéguis, capitale de la principauté du Vayots Dzor</w:t>
+                <w:t xml:space="preserve">Sanahin, Haghbat, Gandzassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Donabédian (A.), Mutafian (C.) dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les douze capitales d'Arménie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Somogy, p. 261-265, 2010</w:t>
+              <w:t xml:space="preserve">, Somogy, p. 252-255 ; 282-283, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00798127v1</w:t>
+                <w:t xml:space="preserve">halshs-00798130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanahin, Haghbat, Gandzassar</w:t>
+                <w:t xml:space="preserve">Eghéguis, capitale de la principauté du Vayots Dzor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Donabédian (A.), Mutafian (C.) dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les douze capitales d'Arménie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Somogy, p. 252-255 ; 282-283, 2010</w:t>
+              <w:t xml:space="preserve">, Somogy, p. 261-265, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00798130v1</w:t>
+                <w:t xml:space="preserve">halshs-00798127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le khatchkar (IXe-XIIe siècle)</w:t>
               </w:r>
@@ -7902,518 +7902,518 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00505597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'âge d'or de l'architecture arménienne (VIIe siècle)</w:t>
+                <w:t xml:space="preserve">Le khatchkar (du XIIIe siècle aux temps modernes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Armenia sacra : mémoire chrétienne des Arméniens, IVe-XVIIIe siècle : [exposition, Paris, musée du Louvre, 21 février - 21 mai 2007]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ed. : Somogy, pp.76-87, 2007</w:t>
+              <w:t xml:space="preserve">, Ed. : Somogy, pp.310-314, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00505595v1</w:t>
+                <w:t xml:space="preserve">halshs-00505599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le khatchkar (du XIIIe siècle aux temps modernes)</w:t>
+                <w:t xml:space="preserve">L'âge d'or de l'architecture arménienne (VIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée du Louvre éditions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Armenia sacra; mémoire chrétienne des Arméniens (IVe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy éditions d'art, pp.76-87, 2007, 978-2-7572-0066-7 ; 978-2-35031-068-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00912316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'âge d'or de l'architecture arménienne (VIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Armenia sacra : mémoire chrétienne des Arméniens, IVe-XVIIIe siècle : [exposition, Paris, musée du Louvre, 21 février - 21 mai 2007]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ed. : Somogy, pp.310-314, 2007</w:t>
+              <w:t xml:space="preserve">, Ed. : Somogy, pp.76-87, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L'âge d'or de l'architecture arménienne (VIIe siècle)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00505595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La renaissance de l'architecture (IXe-XIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Armenia sacra : mémoire chrétienne des Arméniens, IVe-XVIIIe siècle : [exposition, Paris, musée du Louvre, 21 février - 21 mai 2007]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. : Somogy, pp.124-136, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00505596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La renaissance de l'architecture (IXe-XIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée du Louvre éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Armenia sacra; mémoire chrétienne des Arméniens (IVe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Somogy éditions d'art, pp.76-87, 2007, 978-2-7572-0066-7 ; 978-2-35031-068-8</w:t>
+              <w:t xml:space="preserve">, Somogy éditions d'art, pp.124-136, 2007, 978-2-7572-0066-7 ; 978-2-35031-068-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La renaissance de l'architecture (IXe-XIe siècle)</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00913270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premiers édifices chrétiens d'Arménie (IVe-VIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Armenia sacra : mémoire chrétienne des Arméniens, IVe-XVIIIe siècle : [exposition, Paris, musée du Louvre, 21 février - 21 mai 2007]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. : Somogy, pp.124-136, 2007</w:t>
+              <w:t xml:space="preserve">Armenia sacra : mémoire chrétienne des Arméniens (IVe-XVIIIe siècle) : [exposition, Paris, musée du Louvre, 21 février-21 mai 2007]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy éditions d'art; Musée du Louvre, pp.48-59, 2007, 978-2-7572-0066-7 ; 978-2-35031-068-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00910876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inscriptions lapidaires sur les khatchkars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arménie, la magie de l'Écrit : [exposition, Marseille, Centre de la Vieille Charité, 27 avril-22 juin 2007]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Somogy, pp.200-203, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00505593v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00910876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports byzantins dans la sculpture arménienne préarabe</w:t>
               </w:r>
@@ -8640,151 +8640,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01676994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mission archéologique franco-arménienne. Recherches historiques autour de la basilique d'Ereruyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, p. 58-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00802546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Study of Armenian Architectural Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.8-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00802539v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00802546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maquette de l'église Sainte-Rhipsimé à Etchmiadzine</w:t>
               </w:r>
@@ -9556,51 +9556,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E601526"/>
+    <w:nsid w:val="FB9A4AA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9787,51 +9787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-donabedian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1755-6884" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030762960" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110779984" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532659v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Donab&#233;dian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487562v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/ajnes-vol-19-pp.158-183" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05253544v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183698v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140578v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.131697" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03974069v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.02.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165840v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REA.39.0.3288982" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02081088v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126665v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REA.38.0.3285783" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592491v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Porter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.113767" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155892v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524809v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.AT.5.112641" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388942v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaian&#232; Casnati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164899v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905246v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ha&#239;rab&#233;dian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.AT.1.103110" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800815v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REA.33.0.2144976" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Opova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520908v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550803v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108143v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552150v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04154069v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546128v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545945v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163888v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163881v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462404v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503421v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462353v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428132v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463198v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01933957v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023970v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728277v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741233v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419155v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077226v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Donabedian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153622v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388336v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958545v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941810v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamazasp Khatchatryan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Yeganyan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800821v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906672v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798108v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504625v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075605v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03011809v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156437v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077211v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798133v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mutafian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504855v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497125v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504621v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dermerguerian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524452v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acadimia.org/en/news-announcements/press/1531-relationsexchangesen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04931605v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572261v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476612v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004677388_005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476626v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004677388_006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04149457v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110794687-012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004677388_007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368777v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02909481v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004397743_019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177703v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizionicafoscari.unive.it/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-469-1/005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283550v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462412v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911704v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01530916v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352678v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086164v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321798v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798168v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387550v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387546v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387538v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332707v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322305v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798166v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798324v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798117v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798124v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798127v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798130v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505597v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505595v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505599v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912316v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505596v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913270v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505593v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910876v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413667v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.1798" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113341v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54503/2579-2830-2024.1(11)-274" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676994v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802539v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802546v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521772v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223227v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hansen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075566v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905245v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800724v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dorso" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527564v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-donabedian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1755-6884" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030762960" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110779984" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487562v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Donab&#233;dian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/ajnes-vol-19-pp.158-183" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532659v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05253544v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183698v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140578v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.131697" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03974069v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.02.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165840v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REA.39.0.3288982" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02081088v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126665v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REA.38.0.3285783" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592491v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Porter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.113767" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155892v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524809v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.AT.5.112641" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388942v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaian&#232; Casnati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164899v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905246v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ha&#239;rab&#233;dian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.AT.1.103110" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800815v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REA.33.0.2144976" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Opova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520908v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550803v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108143v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552150v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04154069v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546128v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163881v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163888v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462404v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462353v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428132v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503421v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463198v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921656v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01933957v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023970v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728277v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741233v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419155v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077226v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Donabedian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388336v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958545v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941810v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamazasp Khatchatryan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Yeganyan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800821v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906672v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798108v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504625v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075605v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03011809v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156437v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077211v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798133v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mutafian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504621v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dermerguerian" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497125v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504855v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524452v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acadimia.org/en/news-announcements/press/1531-relationsexchangesen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04931605v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572261v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476612v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004677388_005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476626v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004677388_006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476628v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004677388_007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04149457v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110794687-012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03368777v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02909481v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004397743_019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177703v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizionicafoscari.unive.it/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-469-1/005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283550v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462412v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911704v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01530916v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352678v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086164v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321798v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798168v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387550v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387546v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387538v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332707v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322305v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798324v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798166v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798117v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798124v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798130v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798127v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505597v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505599v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912316v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505596v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913270v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910876v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505593v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413667v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.1798" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113341v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54503/2579-2830-2024.1(11)-274" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676994v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802546v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802539v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521772v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223227v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hansen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075566v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905245v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800724v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dorso" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527564v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>