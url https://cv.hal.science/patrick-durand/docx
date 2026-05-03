--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Durand </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur en sciences de l'environnement spécialisé dans le cycle de l'azote en bassins-versants agricoles. Directeur de recherches à INRAE, UMR SAS Rennes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrick-durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0984-693X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074109669</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-3461-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of nitrogen and iron biogeochemical cycles in the production and export of dissolved organic matter in agricultural headwater catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (20), pp.4533-4547. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-21-4533-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEEP-C Consortium: Carbon sink or methane source – local to global scale assessment of lentic waters’ role in the climate system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Masclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.e136661. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.10.e136661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts on water quality of producing biogas on pig farms as a function of the associated agricultural practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouarda Baziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Beline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (7), pp.075021. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7620/ad5e62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prairies : un atout pour la qualité de l’eau, sous conditions de gestion (une synthèse des principales connaissances)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 258, pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape spatial configuration influences phosphorus but not nitrate concentrations in agricultural headwater catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen mitigation scenarios to reduce coastal eutrophication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Sgro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrosystems, Geosciences &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (4), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/agg2.20319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hillslope-scale aquifer-model to determine past agricultural legacy and future nitrate concentrations in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 800, pp.149216. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03320536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Persistence of Water Chemistry Patterns across Flow Conditions in a Mesoscale Agricultural Catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W W Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (7), pp.e2020WR029053. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020WR029053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03283695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of landscape spatial configuration on nitrogen and phosphorus exports in agricultural catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Couic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (12), pp.3383-3399. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-021-01308-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03325139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowpath controls on high‐spatial‐resolution water‐chemistry profiles in headwater streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (6), pp.e14247. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03234573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework to Consider Soil Ecosystem Services in Territorial Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/FENVS.2020.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River network alteration of C-N-P dynamics in a mesoscale agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 749, pp.141551. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02915941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural Practices and Hydrologic Conditions Shape the Temporal Pattern of Soil and Stream Water Dissolved Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (7), pp.1325-1343. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-019-00471-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02417211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal Relationships Between the Hydroclimate and Exports of Carbon, Nitrogen, and Phosphorus in a Small Agricultural Watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (7), pp.e2019WR026323. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019WR026323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02917885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term nitrogen retention and transit time distribution in agricultural catchments in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Musolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (11), pp.115011. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/abbe47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of spatio-temporal models describing nitrogen transfers, transformations and losses at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ferrer Savall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Franqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111, pp.356-367. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2018.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of stream nitrate concentrations by land management in contrasted landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 114 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-019-09985-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgrHyS: An Observatory of Response Times in Agro-Hydro Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), 16 p. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal location of set-aside areas to reduce nitrogen pollution: a modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 156 (9), pp.1090-1102. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0021859618001144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater resource vulnerability and spatial variability of nitrate contamination: Insights from high density tubewell monitoring in a hard rock aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriramulu Buvaneshwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muddu Sekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Mohan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 579, pp.838-847. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment of a dominant-process catchment model of dissolved phosphorus transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J. Beven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Haygarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (12), pp.4819-4835. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-20-4819-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting soil water holding capacity parameters of a distributed agro-hydrological model from high resolution optical satellite observations series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerrand Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8020154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate sinks and sources as controls of spatio-temporal water quality dynamics in an agricultural headwater catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schuetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (2), pp.843-857. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-20-843-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the interplay between nitrogen cycling processes and mitigation options in farming catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 153 (6), pp.959-974. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0021859615000258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catchment land use effects on fluxes and concentrations of organic and inorganic nitrogen in streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine F. Braban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Dragosits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark. A. Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 199, pp.320-332. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2014.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using long time series of agricultural-derived nitrates for estimating catchment transit times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sekhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 522, pp.603-617. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.01.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating local knowledge and biophysical modeling to assess nitrate losses from cropping systems in drinking water protection areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.101-110. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2015.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry-season length and runoff control annual variability in stream DOC dynamics in a small, shallowgroundwater-dominated agricultural watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (10), pp.7860-7877. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015WR017336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01201852v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin, quantities and fate of nitrogen flows associated with animal production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Beline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (S1), pp.28-48. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470014000272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting the spatial management of nitrogen and phosphorus for improved water quality: Modelling studies in New Zealand and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. W. Mcdowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.52-61. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2013.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-hydrology and multi-temporal high-resolution remote sensing: toward an explicit spatial processes calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Veloso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (12), pp.5219-5237. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-18-5219-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’évaluation environnementale à la dynamique des systèmes agraires sur un bassin versant « Algues vertes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Devienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, p.11-31. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/c48n-q740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen flows and livestock farming: lessons and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (S 1), pp.68-71. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470014000314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of livestock farming systems to the nitrogen cascade and consequences for farming regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Kuikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (Supplements1), pp.8-19. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470014000259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for global sensitivity analysis of a complex environmental model to spatial inputs and parameters: A case study of an agro-hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47, pp.74 - 87. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2013.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open platform to build, evaluate and simulate integrated models of farming and agro-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.39-49. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the long term impact of nitrate mitigation scenarios in apilot study basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 124, pp. 85-96. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2013.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASIMOD’N: An agro-hydrological distributed model of catchment-scale nitrogen dynamics integrating farming system decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.41-51. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2013.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of climate change and increased atmospheric CO2 on hydrological and nitrogen cycling in an intensive agricultural headwater catchment in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 120 (1-2), pp.433 - 447. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-013-0828-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing N emissions in surface water at the national level: Comparison of country-wide vs. regionalized models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 443, pp.152 - 162. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marées vertes pour longtemps ? Analyses scientifiques et plans de lutte contre les algues vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Croix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier de l'Environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (63), pp.63-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the interaction between fields and a surrounding hedgerow network and its impact on water and nitrogen flows of a small watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 121, pp.62-72. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2013.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation of a two-horizon soil profile by combining crop canopy and surface soil moisture observations using GLUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sreelash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Tomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 456-457, pp.57-67. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous measurement of nitrate concentration in a highly event-responsive agricultural catchment in south-west of France: is the gain of information useful?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (12), pp.1751-1763. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.9324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic framework for scenario exercises using models applied to water-resource management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.125-133. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling technical, economic and environmental efficiency of farming systems in vulnerable areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 147, pp.89-99. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2011.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling spatial dynamics of cropping systems to assess agricultural practices at the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 81, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2011.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm nitrogen balances in six European landscapes as an indicator for nitrogen losses and basis for improved management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Bienkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bleeker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Dragosits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (12), pp.5303 - 5321. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-5303-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management, regulation and environmental impacts of nitrogen fertilization in northwestern Europe under the Nitrates Directive; a benchmark study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans J M van Grinsven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.F.M. ten Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fraters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (12), pp.5143-5160. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-5143-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the potential benefits of catch-crop introduction in fodder crop rotations in a Western Europe landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 437, pp.276-284. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.07.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for simulating the timelines of field operations at a European scale for use in complex dynamic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. Reinds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wattenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Bienkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (11), pp.4487 - 4496. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-4487-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the contribution of short-range atmospheric and hydrological transfers to nitrogen fluxes, budgets and indirect emissions in rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.1647-1660. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-1647-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur les questions ou assertions posées par l'Institut de l'environnement et par les syndicats agricoles (FDSEA, CDJA) au sujet des marées vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Menesguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (61), pp.29-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NitroScape: A model to integrate nitrogen transfers and transformations in rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia S. Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. N.J. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. M.R. Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (11), pp.3162-3170. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of short-term transfers on nitrogen fluxes, budgets and indirect N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O emissions in rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (4), pp.7593-7622. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bgd-8-7593-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding nitrogen transfer dynamics in a small agricultural catchment: Comparison of a distributed (TNT2) and a semi distributed (SWAT) modeling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 406 (1-2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of climate on inter-annual variation in stream nitrate fluxes and concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 408 (23), pp.5657-5666. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasite polymorphism and severe malaria in Dakar (Senegal): a West African urban area.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Sakha Bob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marcel Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Marrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.e9817. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0009817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00836704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling spatio-temporal crop allocation patterns by a stochastic decision tree method, considering agronomic driving factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 103 (9), pp.647-655. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2010.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework and tools for agricultural landscape assessment relating to water quality protection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Massa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Troccaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (5), pp.921-935. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-008-9244-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling denitrification at the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407 (5), pp.1726-1737. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.10.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of dissolved organic carbon during stormflow in a headwater agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (20), pp.2888-2901. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00426876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier efficacité technico-économique et environnementale des exploitations agricoles en zone vulnérable : apport du diagnostic agraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Devienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 199, pp.373-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision-oriented model to evaluate the effect of land use and agricultural management on herbicide contamination in stream water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (12), pp.1433-1446. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2009.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territ'eau, une méthode et des outils pour améliorer la gestion des paysages agricoles en vue de préserver la qualité de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Massa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Beduneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° special, pp.115-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de nitrate dans les élevages bovins et qualité de l'eau : variabilité des phénomènes et diversité des conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (3), pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of Anopheles gambiae and Plasmodium falciparum genetic structure over space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Prugnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koella Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien G. Razakandrainibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Arnathau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (3), pp.269-275. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micinf.2007.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00418501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-NITRATE SIGNATURE IN LOW-ORDER STREAMS: EFFECTS OF LAND COVER AND AGRICULTURAL PRACTICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (8), pp.2333 - 2346. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/06-1496.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations of denitritication in a farming catchment area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 120 (2-4), pp.313-324. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2006.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialised fate factors for nitrate in catchments : modelling approach and implication for LCA results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Basset-Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiaa Anibar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 367 (1), pp.367-382. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2005.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of uncertainty and variability in the Life Cycle Assessment of pig production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Basset-Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (5), pp.298-304. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1065/lca2005.08.219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for improving the management of controversial wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (2), pp.258-270. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-004-0391-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to model shallow water-table depth variations: the case of the Kervidy-Naizin catchment -France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (4), pp.901-920. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.5546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of the spatial structure of a hedge network on the hydrology of a small catchment in a temperate climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sauboua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Saadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74 (2), pp.135-163. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2004.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating nitrogen budgets in complex farming systems using INCA: calibration and scenario analyses for the Kervidy catchment (W. France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (4), pp.793-802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of the impact of forests on peak flows and baseflows: a European perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cosandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 186, pp.85-97. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-1127(03)00238-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of nitrate transfer from soil to stream in an agricultural watershed of french Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gruau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 133, pp.161-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect on nitrate concentration in stream water of agricultural practices in small catchments in Brittany: I. Annual nitrogen budgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6 (3), pp.497-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nitrogen model for European catchments: INCA, new model structure and equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.W. Wessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Raat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6 (3), pp.559-582. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-6-559-2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterisation of hydrological models: a review and lessons learned from studies of an agricultural catchment (Naizin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.O. Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22, pp.217-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect on nitrate concentration in stream water of agricultural practices in small catchments in Brittany: II. Temporal variations and mixing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6 (3), pp.507-514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hydrological model dedicated to topography-based simulation of nitrogen transfer and transformation: rationale and application to the geomorphology-denitrification relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cotteret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 16, pp.493-507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nitrate concentration in stream water of agricultural practices in small catchments in Brittany: II. Temporal variations and mixing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6 (3), pp.507-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effect of the spatial distribution of agricultural practices on nitrogen fluxes in rural catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 137 (1), pp.93-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une typologie hydrologique des petites zones humides ripariennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (3), pp.207-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une typologie hydrologique des petites zones humides ripariennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (3), pp.207-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and cross-spectral analysis of three hydrological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and chemistry of the earth. Part B: Hydrology, oceans and atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 25 (4), pp.391-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solute concentrations of overland flow water in a cultivated field: spatial variations, intra- and inter-storm trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cros-Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Heddadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 13, pp.1465-1477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of three subsurface hydrologic systems based on spectral and cross-spectral analysis of time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 222, pp.152-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromorphic soils, hydrology and water quality : spatial distribution and functional modelling at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 50 (1-3), pp.127-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of nitrogen and iron biogeochemical cycles on the production and export of dissolved organic matter in headwater catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of landscape spatial configuration on riverine nitrate & phosphorus dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use and Water Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of landscape organized heterogeneity on riverine nitrate dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and water quality responses in agricultural catchments with high legacy storages of nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Hydrological Sciences, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARS-TNT, couplage du modèle agro-hydrologique TNT2 et du modèle littoral EcoMARS3D-Ulves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des études scientifiques liées aux proliférations d'algues vertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’impact de divers scénarios agricoles et paysagers sur les fuites nitriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Casal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution finale du projet BAG’AGES : « Bassin Adour Garonne : quelles performances des pratiques AGroécologiquES ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precising target NO3 concentrations to limit green algae blooms in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Global Nitrogen Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des enjeux &amp;quot;Eau et Agriculture&amp;quot; dan le contexte du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pole Dream : Journée Technique Nationale Eau et Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation en sciences de l'environnement: Principes et Méthodes de construction et d'utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefoiur des gestions locales de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité temporelle de l’effet des pratiques agricoles sur les matières organiques dissoutes des sols et des eaux de rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas B. Parr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 4ème congrès du Réseau Matières Organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01767302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use scenarios and nutrient fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Eutrophication: synthetis of knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cascade de l'azote : que va-t-on encore faire avec les mesures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Azougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de cloture ANR ESCAPADE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Jun 2017, Paris, France. 136 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of climate, intra and inter-annual variability, on nutrients emission (C,N, P) in stream water: lessons from an agricultural long term observatory of the temperate zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-10577-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01308187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE to quantify nitrogen losses in territories and assess mitigation and adaptation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Environmental Modelling and Software Society (iEMSs), Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen cascade at the landscape scale: modelling the effect of climate, soils and agriculture on direct and indirect nitrogen emissions in contrasted rural sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Assessment of Agriculture andSustainable Development;Setting the Agenda for Science and Policy(AgSAP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Environmental Modeling and Software Society (iEMSs). CHE., Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating scenarios on the nitrogen cascade in rural landscape modelling: inter-comparing on the efficiency of scenarios of agricultural practices optimizations and landscaping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Skara, Sweden. 462 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches méso-échelle (paysage, territoire) des services écosystémiques en zones de polycultures-élevages «intensifs»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jouannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Chercheur "Cycles et Flux" Ecoserv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon-Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback of a bank controlled erosion project in the Old Rhine: monitoring of macroinvertebrates,fish and aquatic and riparian plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staentzel Cybill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Combroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tremolieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Rivers - Recherches et Actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE to quantify nitrogen losses in territories and assess mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Nitrogen Wokshop, The nitrogen challenge": building a blueprint for nitrogen use efficiency and foof security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lisbonne, Portugal. pp.411-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil control on the spatial variability of DOC concentration in headwater catchments: a comprehensive modeling approach to the annual dynamics of stream DOC concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Multidisciplinary Conference on Hydrology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00952976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and Modelling of the Long-term Effect of Changing Agriculture on Nitrate Concentrations in Groundwater and Streams in Small Experimental subsurface dominant watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Hrachowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). Munich, DEU., Apr 2013, Vienne, France. pp.EGU2013-8989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00853303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment on nitrogen flows in livestock farming system in France. Main issues and options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Aarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Planet under pressure : New knowledge, towards solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, London, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil control on the spatial variability of DOC concentration in headwater catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00811489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire et évaluer des scénarios d’évolution des systèmes de production agricole sous contraintes environnementales : application à un bassin-versant côtier affecté par des « marées vertes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du réseau prairies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lusignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les flux d'azote en élevage de ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Aarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Beline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris (FR), France. pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire et évaluer des scénarios d’évolution des systèmes de production agricole sous contraintes environnementales : application à un bassin-versant côtier affecté par des « marées vertes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. 441 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des propriétés des sols par inversion du modèle Stics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sreelash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe séminaire STICS,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Sainte-Montaine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating crop rotations, fertilization and field operations at a European scale for use in complex dynamic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wattenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Reinds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bienkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings – future challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for measuring flows of reactive nitrogen at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bienkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bleeker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings – future challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Edinburgh, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of short-range processes on landscape nitrogen budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings - future challenges, Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Edinburgh, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How (not) to produce detailed farm management inventories for landscape scale nitrogen modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Dragosits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bienkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings – future challenges,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm nitrogen balances in European landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Dragosits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kedziora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change. Key findings, future challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based analysis of spatially explicit nitrogen management at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. J. Olesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia S. Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. M. Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings - future challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Edinburgh, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling daily DOC concentrations in a agricultural headwater catchment : test of simple hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effect of short-term transfer on a nitrogen landscape budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Hutchings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Nitrogen Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of climate on inter-annual variation in stream nitrate fluxes and concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Nitrogen loads in surface water of an agricultural watershed by modelling approach, the Save, Southwest France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantha Oeurng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geoscience Union - EGU - General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating nitrogen interactions at the farm and landscape scales to assess the impact of management scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 16 th. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitroscape: An integrated model of nitrogen fluxes and transformation at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 16 th. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastree, a crop transition model based on stochastic decision trees,which integrates agronomic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape simulation modeling Toulouse FR 3-5 juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territ'eau, une méthode et des outils pour améliorer la gestion des paysages agricoles en vue de préserver la qualité de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Massa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Beduneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azote, phosphore et pesticides - Les nouvelles stratégies de réduction des flux en amont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate export from an agricultural basin: control mechanisms and nitrate residence times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gruau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role des nappes sur les transferts d'eau et de solutés dans les bassins versants : approche expérimentale et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Olivie-Lauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme National de Recherche en Hydrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des temps de transfert dans les hydrosystèmes à partir de l'étude de la dynamique hydrologique et hydrochimique des nappes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ESRA'2000 : Eaux souterraines en région agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hydrological typology of small riparian wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium INTECOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle TNT (transfert de nitrates et topographie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromorphic soils, hydrology and water quality : spatial distribution and functional modelling at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSS Workshop on Soil and Walter quality at different scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche spatiale des processus de transfert dans les petis bassins versants ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et environnement : les produits entrainés par l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using hillslope-scale groundwater model to bridge the gap between basin inputs and river concentrations. The case of nitrates in Brittany (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2021 (EGU 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, Austria. , </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03226363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Landscape Spatial Distribution on Nitrogen and Phosphorus Concentrations in Headwater Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2020 (AGU 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. , pp.H057-0015, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03222753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The journey of a team of engineers in learning packaging technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Quintric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jobim (Journées Ouvertes Biologie Informatique Mathématiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France. , 2018, JOBIM 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la cascade de l’azote dans les sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ramat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture ANR ESCAPADE " Evaluation de scénarios sur la cascade de l'azote dans les paysages agricoles et modélisation territoriale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des scenarios sur deux sites contrastés sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture ANR ESCAPADE " Evaluation de scénarios sur la cascade de l'azote dans les paysages agricoles et modélisation territoriale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual climate variability and spatially heterogeneous improvement of agricultural management impede detection of a decreasing trend in nitrate pollution in an agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-8174-1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01309206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and dynamic sensitivity analysis of a biophysical model of nitrogen transfers and transformations at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ferrer Savall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Congress on Environmental Modelling and Software (iEMSs2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. iEMSs, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de l’agriculture irriguee au changement climatique (aicha) : une modelisation trans-disciplinaire d’un bassin-versant en inde du sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muddhu Sekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinivas Badiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundaram Buvaneshwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque Modèle de culture STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Rennes, France. , 103 p., 2015, Xe séminaire des utilisateurs et concepteurs du modèle STICS. Ier séminaire du réseau scientifique STICS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model predictions of streamwater nitrate concentrations under agriculture changes: how good are they?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amparo Pérez Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Nitrogen Workshop - The Nitrogen Challenge: Building a Blueprint for Nitrogen Use and Efficiency and Food Security.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lisboa, Portugal. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13 years-long, high frequency monitoring of stream water DOC concentrations in a temperate headwater catchment : controlling factors and implications for DOC sources and DOC transfer processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-climatic control of stream dissolved organic carbon in headwater catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. , Geophysical Research Abstracts, 16, pp.EGU2014-12172, 2014, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KLAST: a new high-­performance sequence similarity search tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-IT World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-climatic controls of stream dissolved organic carbon in headwater catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term nitrogen budget modelling in a small agricultural watershed: hydrological control assessment of nitrogen losses with semi-distributed (SWAT) and distributed (TNT2) models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria. pp.0, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitroeurope Component 4 – The French Site : Kervidy-Naizin experimental catchment, Central Brittany, Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th General Assembly NitroEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ORE AGRHYS, an outdoor laboratory to study hydrological and hydrochemical fluxes and processes in agricultural catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les pertes d'azote dans l'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Aarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 168 p., 2014, Matière à débattre et décider, 978-2-7592-2245-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la dénitrification sur le bassin versant représentatif expérimental du Coët Dan (Naizin, Morbihan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">42 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNECE Guidance Document on Integrated Sustainable Nitrogen Management Nitrogen Opportunities for Agriculture, Food &amp; Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Butterbach-Bahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitte Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Lukin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.A Sutton; C.M. Howard; K.E. Mason; W.J. Brownlie; C.M.d.S. Cordovil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNECE Guidance Document on Integrated Sustainable Nitrogen Management Nitrogen Opportunities for Agriculture, Food and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INMS report 2022/02, UKCEH, pp.115-138, 2022, 978-1-906698-78-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of integrated sustainable nitrogen management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oene Oenema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Winiwarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shabtai Bittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kevin Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.A Sutton; C.M. Howard; K.E. Mason; W.J. Brownlie; C.M.d.S. Cordovil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNECE Guidance Document on Integrated Sustainable Nitrogen Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INMS report 2022/02, UKCEH, pp.39-55, 2022, 978-1-906698-78-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of packages of measures for integrated sustainable nitrogen management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Misselbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia M. D. S. Cordovil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oene Oenema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.A Sutton; C.M. Howard; K.E. Mason; W.J. Brownlie; C.M.d.S. Cordovil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNECE Guidance document on Integrated Sustainable Nitrogen Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INMS report 2022/02, UKCEH, pp.139-144, 2022, 978-1-906698-78-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability and integration of agro-environmental data : the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rizzo Davide; Marraccini Elisa; Lardon Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.63-111, 2022, 978-3-031-05263-7. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05263-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation biophysique intégrée du bassin versant pour la gestion de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau en milieu agricole. Outils et méthodes pour une gestion intégrée et territoriale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782759231232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des recherches pour une gestion intégrée de la ressource en eau dans les territoires agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard, G.; Stengel, P.; Lemaire, G.; Cellier, P.; Valceschini, E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une Agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.182-193, 2019, 978-2-7592-2937-6. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-2938-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert et transformation de l'azote dans les paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chantal Gascuel, Laurent Ruiz &amp; Françoise Vertez (Coords.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment réconcilier agriculture et littoral ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-48, 2015, 978-2-75922-284-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01120798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles et des outils pour des projets de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gascuel, Chantal; Ruiz, Laurent; Vertès, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment réconcilier agriculture et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-102, 2015, Matière à débattre et décider, 978-2-7592-2284-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cycle de l'azote, les flux et concentrations en nitrate des cours d'eau : chroniques passées et projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique dans l'Ouest. Evaluation, impacts, perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2013, Espace et Territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière organique des eaux et des sols : Chroniques passées et scénarios d'évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mérot P, Dubreuil V, Delahaye D et Desnos P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le climat change dans le Grand Ouest, évaluation, impacts, perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-239, 2013, Espace et Territoires, 978-2-7535-2146-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00815590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les zones humides et leurs sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.C. Girard, C. Walter, J.C. Remy, J. Berthelin &amp; J.L. Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et Environnement. 2e édition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.378-401, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen processes in aquatic ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penny J. Johnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Butturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sutton M.A., Howard C.M., Erisman J.W., Billen G., Bleeker A., Grennfelt P., Van Grinsven H., &amp; Grizzetti B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Nitrogen Assessment.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.126-146, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen flows and fate in rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulli Dragosits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Nitrogen Assessment : Sources, effects and policy perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2011, 978-1-107-00612-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de nitrate dans les élevages bovins et qualité de l'eau : variabilité des phénomènes et diversité des conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Giovanni, R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Grignani, C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les risques de pollution nitrique dans les systèmes prairie - élevages bovins. La diversité face à la norme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage Académie d'Agriculture de France, 72 p., 2009, Comptes Rendus de l'Académie d'Agriculture de France, 978-2-84148-750-9 978-2-84148-750-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle épurateur des eaux des zones humides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les zones humides et leurs sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.C. Girard, C. Walter, J.C. Rémy, J. Berthelin, J.L. Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et Environnement – Cours, exercices et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.364-385, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de bassins-versants virtuels : vers un outil pour l'étude de l'influence de l'organisation spatiale de l'activité agricole et du milieu physique sur les flux d'azote dans les bassins versants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation spatiale des activités agricoles et processus environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, 2-7380-1095-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'effet de l'organisation spatiale des systèmes de cultures sur les fuites d'azote à l'exutoire des bassins-versants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Combo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation spatiale des activités agricoles et processus environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, Science Update, 2-7380-1095-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'azote dans les zones humides - Des transformations importantes mais variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sanchez Péres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les zones humides et l'eau, cahier thématique, programme national de recherche sur les zones humides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petites zones humides de fond de vallée - Fonctionnement hydrologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les zones humides et l'eau, cahier thématique, programme national de recherche sur les zones humides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'échelle spatiale dans la distribution des sols et la réponse hydrochimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture intensive et qualité des eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2001, Science Update, 2-7380-0801-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes de définition des chemins hydrauliques pour la modélisation hydrologique à l'échelle du bassin versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIG et simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 2000, Géomatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dénitrification en zone humide de fonds de vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bidois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture intensive et qualité des eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1998, Science Update, 2-7380-0801-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic approfondi sur le Yar et le Roscoat : approche de la circulation de l'eau au sein des bassins versants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algues vertes en baie de Lannion. Programme d'action préventive sur les bassins versants 2ème volet : description approfondie de 2 bassins versants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de genèse des crues déduit du traçage hydrochimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Merot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture intensive et qualité des eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1998, Science Update, 2-7380-0801-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'échelle saptiale dans la distribution des sols et la réponse hydrochimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture intensive et qualité des eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1998, Science Update, 2-7380-0801-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dénitrification en zone humide de fonds de vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bidois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture intensive et qualité des eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1998, 2-7380-0801-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe d'appui scientifique au PLAV-2 La prolifération des algues vertes : Un phénomène complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Nitrates, l'agriculture et l'eau en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des connaissances permettant d'objectiver les périodes recommandées pour l'épandage des fertilisants azotés en prenant en compte à la fois les fuites de nitrates et les émissions de polluants atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Et Technique Gestion Des Éléments Nutritifs Et Des Émissions Vers Les Milieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Félix-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zones humides et haies: Rappels sur leur rôle et leur efficacité pour réduire les flux de nitrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reponses du CRESEB au questionnaire de la Cour des Comptes aux scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des premières réflexions en cours sur les indicateurs de résultats &amp;quot;azote&amp;quot; dans les projets PSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude statistique sommaire des tendances d'évolution des Q90 sur les baies Algues Vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps de réponse des bassins versants à algues vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des conditions de faisabilité et des possibilités d’émergence d’une recherche-action coordonnée sur les transitions agroécologiques dans les baies algues vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odeline Billant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Bretagne; CRESEB; INRAE; CNRS; UBO. 2024, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil de fiches - Accompagner la transition vers des systèmes agricoles économiquement viables et favorables à la qualité de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Devienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Bullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Bousses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrae; Agroparistech; Centre de ressources et d'expertise scientifique sur l'eau de Bretagne, site de la Robiquette, 2 rue Gabriel Germain, 35000 Rennes; Syndicat de la vallée du Blavet. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROJET MARS-TNT: Modélisation du développement des algues vertes en Baie de St Brieuc au moyen du modèle littoral MARS3D-Ulves couplé au modèle agro-hydrologique TNT2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MarsTNT: etude complémentaire de modélisation TNT2 de l'impact de 3 scénarios d'abattement des flux d'azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic très haute résolution des zones d'émission et d'abattement du nitrate dans les bassins versants algues vertes Rapport final du projet DEMAiN -26 mars 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MetaTNT2 « Mise au point d’un outil pour l’analyse de scénarios de réduction des flux d’azote »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TNT2/0501/16007476/00057661, INRAE. 2020, 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophisation. Manifestations, causes, conséquences et prédictibilité. Rapport de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Menesguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Français de Recherche pour l'Exploitation de la Mer (IFREMER); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Centre National de la Recherche Scientifique (CNRS). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la pollution d’origine agricole en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Département Ea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2014, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation agro-hydrologique des bassins versants à algues vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Direction Régionale de l'Alimentation, de l'Agriculture et de la Forêt de Bretagne. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les flux d’azote liés aux élevages : réduire les pertes, rétablir les équilibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Aarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Ministère de l'alimentation, de l'agriculture et de la pêche et Ministère de l'écologie, de l'énergie, du développement durable, des transports et du logement. 2012, 527 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redynamisation du Vieux Rhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Aelbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5600 EVS CNRS; Région Alsace, Maison de la Région, 1 place Adrien Zeller, BP 91006, 67070 Strasbourg. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les flux d’azote liés aux élevages : réduire les pertes, rétablir les équilibres. Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Aarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Ministère de l'alimentation, de l'agriculture et de la pêche et Ministère de l'écologie, de l'énergie, du développement durable, des transports et du logement. 2012, 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et modélisation des flux de N2O à l’échelle des paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport 2008 du Programme PIREN-Seine. 2009, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charte graphique et site web du 20th International Nitrogen Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Bitteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId659"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Durand </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur en sciences de l'environnement spécialisé dans le cycle de l'azote en bassins-versants agricoles. Directeur de recherches à INRAE, UMR SAS Rennes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrick-durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0984-693X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074109669</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-3461-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of nitrogen and iron biogeochemical cycles in the production and export of dissolved organic matter in agricultural headwater catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (20), pp.4533-4547. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-21-4533-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEEP-C Consortium: Carbon sink or methane source – local to global scale assessment of lentic waters’ role in the climate system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Masclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.e136661. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.10.e136661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts on water quality of producing biogas on pig farms as a function of the associated agricultural practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouarda Baziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Beline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (7), pp.075021. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7620/ad5e62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prairies : un atout pour la qualité de l’eau, sous conditions de gestion (une synthèse des principales connaissances)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 258, pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape spatial configuration influences phosphorus but not nitrate concentrations in agricultural headwater catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen mitigation scenarios to reduce coastal eutrophication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Sgro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrosystems, Geosciences &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (4), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/agg2.20319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hillslope-scale aquifer-model to determine past agricultural legacy and future nitrate concentrations in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 800, pp.149216. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03320536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Persistence of Water Chemistry Patterns across Flow Conditions in a Mesoscale Agricultural Catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W W Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (7), pp.e2020WR029053. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020WR029053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03283695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of landscape spatial configuration on nitrogen and phosphorus exports in agricultural catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Couic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (12), pp.3383-3399. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-021-01308-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03325139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowpath controls on high‐spatial‐resolution water‐chemistry profiles in headwater streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (6), pp.e14247. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03234573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term nitrogen retention and transit time distribution in agricultural catchments in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Musolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (11), pp.115011. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/abbe47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework to Consider Soil Ecosystem Services in Territorial Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/FENVS.2020.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River network alteration of C-N-P dynamics in a mesoscale agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 749, pp.141551. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02915941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural Practices and Hydrologic Conditions Shape the Temporal Pattern of Soil and Stream Water Dissolved Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (7), pp.1325-1343. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-019-00471-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02417211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal Relationships Between the Hydroclimate and Exports of Carbon, Nitrogen, and Phosphorus in a Small Agricultural Watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (7), pp.e2019WR026323. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019WR026323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02917885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of stream nitrate concentrations by land management in contrasted landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 114 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-019-09985-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of spatio-temporal models describing nitrogen transfers, transformations and losses at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ferrer Savall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Franqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111, pp.356-367. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2018.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgrHyS: An Observatory of Response Times in Agro-Hydro Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), 16 p. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal location of set-aside areas to reduce nitrogen pollution: a modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 156 (9), pp.1090-1102. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0021859618001144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater resource vulnerability and spatial variability of nitrate contamination: Insights from high density tubewell monitoring in a hard rock aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriramulu Buvaneshwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muddu Sekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Mohan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 579, pp.838-847. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate sinks and sources as controls of spatio-temporal water quality dynamics in an agricultural headwater catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schuetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (2), pp.843-857. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-20-843-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting soil water holding capacity parameters of a distributed agro-hydrological model from high resolution optical satellite observations series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerrand Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8020154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment of a dominant-process catchment model of dissolved phosphorus transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J. Beven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Haygarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (12), pp.4819-4835. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-20-4819-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catchment land use effects on fluxes and concentrations of organic and inorganic nitrogen in streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine F. Braban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Dragosits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark. A. Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 199, pp.320-332. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2014.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the interplay between nitrogen cycling processes and mitigation options in farming catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 153 (6), pp.959-974. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0021859615000258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using long time series of agricultural-derived nitrates for estimating catchment transit times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sekhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 522, pp.603-617. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.01.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating local knowledge and biophysical modeling to assess nitrate losses from cropping systems in drinking water protection areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.101-110. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2015.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry-season length and runoff control annual variability in stream DOC dynamics in a small, shallowgroundwater-dominated agricultural watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (10), pp.7860-7877. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015WR017336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01201852v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting the spatial management of nitrogen and phosphorus for improved water quality: Modelling studies in New Zealand and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. W. Mcdowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.52-61. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2013.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-hydrology and multi-temporal high-resolution remote sensing: toward an explicit spatial processes calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Veloso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (12), pp.5219-5237. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-18-5219-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin, quantities and fate of nitrogen flows associated with animal production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Beline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (S1), pp.28-48. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470014000272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’évaluation environnementale à la dynamique des systèmes agraires sur un bassin versant « Algues vertes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Devienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, p.11-31. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/c48n-q740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen flows and livestock farming: lessons and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (S 1), pp.68-71. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470014000314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of livestock farming systems to the nitrogen cascade and consequences for farming regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Kuikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (Supplements1), pp.8-19. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470014000259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marées vertes pour longtemps ? Analyses scientifiques et plans de lutte contre les algues vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Croix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier de l'Environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (63), pp.63-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the interaction between fields and a surrounding hedgerow network and its impact on water and nitrogen flows of a small watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 121, pp.62-72. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2013.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open platform to build, evaluate and simulate integrated models of farming and agro-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.39-49. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the long term impact of nitrate mitigation scenarios in apilot study basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 124, pp. 85-96. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2013.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASIMOD’N: An agro-hydrological distributed model of catchment-scale nitrogen dynamics integrating farming system decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.41-51. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2013.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for global sensitivity analysis of a complex environmental model to spatial inputs and parameters: A case study of an agro-hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47, pp.74 - 87. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2013.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of climate change and increased atmospheric CO2 on hydrological and nitrogen cycling in an intensive agricultural headwater catchment in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 120 (1-2), pp.433 - 447. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-013-0828-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing N emissions in surface water at the national level: Comparison of country-wide vs. regionalized models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 443, pp.152 - 162. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the contribution of short-range atmospheric and hydrological transfers to nitrogen fluxes, budgets and indirect emissions in rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.1647-1660. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-1647-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic framework for scenario exercises using models applied to water-resource management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.125-133. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation of a two-horizon soil profile by combining crop canopy and surface soil moisture observations using GLUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sreelash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Tomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 456-457, pp.57-67. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous measurement of nitrate concentration in a highly event-responsive agricultural catchment in south-west of France: is the gain of information useful?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (12), pp.1751-1763. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.9324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling technical, economic and environmental efficiency of farming systems in vulnerable areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 147, pp.89-99. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2011.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling spatial dynamics of cropping systems to assess agricultural practices at the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 81, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2011.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm nitrogen balances in six European landscapes as an indicator for nitrogen losses and basis for improved management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Bienkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bleeker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Dragosits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (12), pp.5303 - 5321. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-5303-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management, regulation and environmental impacts of nitrogen fertilization in northwestern Europe under the Nitrates Directive; a benchmark study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans J M van Grinsven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.F.M. ten Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fraters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (12), pp.5143-5160. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-5143-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the potential benefits of catch-crop introduction in fodder crop rotations in a Western Europe landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 437, pp.276-284. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.07.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for simulating the timelines of field operations at a European scale for use in complex dynamic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. Reinds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wattenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Bienkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (11), pp.4487 - 4496. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-4487-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding nitrogen transfer dynamics in a small agricultural catchment: Comparison of a distributed (TNT2) and a semi distributed (SWAT) modeling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 406 (1-2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur les questions ou assertions posées par l'Institut de l'environnement et par les syndicats agricoles (FDSEA, CDJA) au sujet des marées vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Menesguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (61), pp.29-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NitroScape: A model to integrate nitrogen transfers and transformations in rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia S. Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. N.J. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. M.R. Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (11), pp.3162-3170. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of short-term transfers on nitrogen fluxes, budgets and indirect N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O emissions in rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (4), pp.7593-7622. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bgd-8-7593-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling spatio-temporal crop allocation patterns by a stochastic decision tree method, considering agronomic driving factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 103 (9), pp.647-655. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2010.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasite polymorphism and severe malaria in Dakar (Senegal): a West African urban area.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Sakha Bob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Marcel Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Marrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.e9817. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0009817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00836704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of climate on inter-annual variation in stream nitrate fluxes and concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 408 (23), pp.5657-5666. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of dissolved organic carbon during stormflow in a headwater agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (20), pp.2888-2901. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00426876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling denitrification at the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407 (5), pp.1726-1737. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.10.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework and tools for agricultural landscape assessment relating to water quality protection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Massa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Troccaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (5), pp.921-935. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-008-9244-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier efficacité technico-économique et environnementale des exploitations agricoles en zone vulnérable : apport du diagnostic agraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Devienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 199, pp.373-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision-oriented model to evaluate the effect of land use and agricultural management on herbicide contamination in stream water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (12), pp.1433-1446. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2009.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territ'eau, une méthode et des outils pour améliorer la gestion des paysages agricoles en vue de préserver la qualité de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Massa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Beduneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° special, pp.115-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de nitrate dans les élevages bovins et qualité de l'eau : variabilité des phénomènes et diversité des conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (3), pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of Anopheles gambiae and Plasmodium falciparum genetic structure over space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Prugnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koella Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien G. Razakandrainibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Arnathau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (3), pp.269-275. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micinf.2007.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00418501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations of denitritication in a farming catchment area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 120 (2-4), pp.313-324. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2006.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-NITRATE SIGNATURE IN LOW-ORDER STREAMS: EFFECTS OF LAND COVER AND AGRICULTURAL PRACTICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (8), pp.2333 - 2346. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/06-1496.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialised fate factors for nitrate in catchments : modelling approach and implication for LCA results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Basset-Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiaa Anibar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 367 (1), pp.367-382. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2005.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of uncertainty and variability in the Life Cycle Assessment of pig production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Basset-Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (5), pp.298-304. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1065/lca2005.08.219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for improving the management of controversial wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (2), pp.258-270. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-004-0391-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to model shallow water-table depth variations: the case of the Kervidy-Naizin catchment -France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (4), pp.901-920. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.5546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of the spatial structure of a hedge network on the hydrology of a small catchment in a temperate climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sauboua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Saadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74 (2), pp.135-163. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2004.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating nitrogen budgets in complex farming systems using INCA: calibration and scenario analyses for the Kervidy catchment (W. France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (4), pp.793-802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of the impact of forests on peak flows and baseflows: a European perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cosandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 186, pp.85-97. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-1127(03)00238-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterisation of hydrological models: a review and lessons learned from studies of an agricultural catchment (Naizin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.O. Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22, pp.217-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect on nitrate concentration in stream water of agricultural practices in small catchments in Brittany: II. Temporal variations and mixing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6 (3), pp.507-514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of nitrate transfer from soil to stream in an agricultural watershed of french Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gruau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 133, pp.161-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect on nitrate concentration in stream water of agricultural practices in small catchments in Brittany: I. Annual nitrogen budgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6 (3), pp.497-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nitrogen model for European catchments: INCA, new model structure and equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.W. Wessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Raat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6 (3), pp.559-582. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-6-559-2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hydrological model dedicated to topography-based simulation of nitrogen transfer and transformation: rationale and application to the geomorphology-denitrification relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cotteret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 16, pp.493-507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nitrate concentration in stream water of agricultural practices in small catchments in Brittany: II. Temporal variations and mixing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6 (3), pp.507-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effect of the spatial distribution of agricultural practices on nitrogen fluxes in rural catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 137 (1), pp.93-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une typologie hydrologique des petites zones humides ripariennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (3), pp.207-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une typologie hydrologique des petites zones humides ripariennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (3), pp.207-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and cross-spectral analysis of three hydrological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and chemistry of the earth. Part B: Hydrology, oceans and atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 25 (4), pp.391-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solute concentrations of overland flow water in a cultivated field: spatial variations, intra- and inter-storm trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cros-Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Heddadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 13, pp.1465-1477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of three subsurface hydrologic systems based on spectral and cross-spectral analysis of time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 222, pp.152-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromorphic soils, hydrology and water quality : spatial distribution and functional modelling at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 50 (1-3), pp.127-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of nitrogen and iron biogeochemical cycles on the production and export of dissolved organic matter in headwater catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and water quality responses in agricultural catchments with high legacy storages of nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Hydrological Sciences, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of landscape spatial configuration on riverine nitrate & phosphorus dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use and Water Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of landscape organized heterogeneity on riverine nitrate dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precising target NO3 concentrations to limit green algae blooms in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Global Nitrogen Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARS-TNT, couplage du modèle agro-hydrologique TNT2 et du modèle littoral EcoMARS3D-Ulves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des études scientifiques liées aux proliférations d'algues vertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’impact de divers scénarios agricoles et paysagers sur les fuites nitriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Casal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution finale du projet BAG’AGES : « Bassin Adour Garonne : quelles performances des pratiques AGroécologiquES ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation en sciences de l'environnement: Principes et Méthodes de construction et d'utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefoiur des gestions locales de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des enjeux &amp;quot;Eau et Agriculture&amp;quot; dan le contexte du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pole Dream : Journée Technique Nationale Eau et Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité temporelle de l’effet des pratiques agricoles sur les matières organiques dissoutes des sols et des eaux de rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas B. Parr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 4ème congrès du Réseau Matières Organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01767302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cascade de l'azote : que va-t-on encore faire avec les mesures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Azougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de cloture ANR ESCAPADE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Jun 2017, Paris, France. 136 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use scenarios and nutrient fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Eutrophication: synthetis of knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating scenarios on the nitrogen cascade in rural landscape modelling: inter-comparing on the efficiency of scenarios of agricultural practices optimizations and landscaping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Skara, Sweden. 462 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches méso-échelle (paysage, territoire) des services écosystémiques en zones de polycultures-élevages «intensifs»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jouannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Chercheur "Cycles et Flux" Ecoserv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon-Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of climate, intra and inter-annual variability, on nutrients emission (C,N, P) in stream water: lessons from an agricultural long term observatory of the temperate zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-10577-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01308187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE to quantify nitrogen losses in territories and assess mitigation and adaptation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Environmental Modelling and Software Society (iEMSs), Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen cascade at the landscape scale: modelling the effect of climate, soils and agriculture on direct and indirect nitrogen emissions in contrasted rural sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Assessment of Agriculture andSustainable Development;Setting the Agenda for Science and Policy(AgSAP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Environmental Modeling and Software Society (iEMSs). CHE., Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback of a bank controlled erosion project in the Old Rhine: monitoring of macroinvertebrates,fish and aquatic and riparian plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staentzel Cybill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Combroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tremolieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Rivers - Recherches et Actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE to quantify nitrogen losses in territories and assess mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Nitrogen Wokshop, The nitrogen challenge": building a blueprint for nitrogen use efficiency and foof security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lisbonne, Portugal. pp.411-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and Modelling of the Long-term Effect of Changing Agriculture on Nitrate Concentrations in Groundwater and Streams in Small Experimental subsurface dominant watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Hrachowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). Munich, DEU., Apr 2013, Vienne, France. pp.EGU2013-8989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00853303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil control on the spatial variability of DOC concentration in headwater catchments: a comprehensive modeling approach to the annual dynamics of stream DOC concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Multidisciplinary Conference on Hydrology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00952976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire et évaluer des scénarios d’évolution des systèmes de production agricole sous contraintes environnementales : application à un bassin-versant côtier affecté par des « marées vertes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du réseau prairies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lusignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment on nitrogen flows in livestock farming system in France. Main issues and options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Aarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Planet under pressure : New knowledge, towards solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, London, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil control on the spatial variability of DOC concentration in headwater catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00811489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les flux d'azote en élevage de ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Aarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Beline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris (FR), France. pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire et évaluer des scénarios d’évolution des systèmes de production agricole sous contraintes environnementales : application à un bassin-versant côtier affecté par des « marées vertes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. 441 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des propriétés des sols par inversion du modèle Stics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sreelash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe séminaire STICS,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Sainte-Montaine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm nitrogen balances in European landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Dragosits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kedziora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change. Key findings, future challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based analysis of spatially explicit nitrogen management at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. J. Olesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia S. Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. M. Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings - future challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Edinburgh, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating crop rotations, fertilization and field operations at a European scale for use in complex dynamic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wattenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Reinds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bienkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings – future challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for measuring flows of reactive nitrogen at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bienkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bleeker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings – future challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Edinburgh, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of short-range processes on landscape nitrogen budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings - future challenges, Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Edinburgh, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How (not) to produce detailed farm management inventories for landscape scale nitrogen modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Dragosits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bienkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings – future challenges,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of climate on inter-annual variation in stream nitrate fluxes and concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling daily DOC concentrations in a agricultural headwater catchment : test of simple hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effect of short-term transfer on a nitrogen landscape budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Hutchings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Nitrogen Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitroscape: An integrated model of nitrogen fluxes and transformation at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 16 th. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Nitrogen loads in surface water of an agricultural watershed by modelling approach, the Save, Southwest France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantha Oeurng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geoscience Union - EGU - General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating nitrogen interactions at the farm and landscape scales to assess the impact of management scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 16 th. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastree, a crop transition model based on stochastic decision trees,which integrates agronomic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape simulation modeling Toulouse FR 3-5 juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territ'eau, une méthode et des outils pour améliorer la gestion des paysages agricoles en vue de préserver la qualité de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Massa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Beduneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azote, phosphore et pesticides - Les nouvelles stratégies de réduction des flux en amont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate export from an agricultural basin: control mechanisms and nitrate residence times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gruau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hydrological typology of small riparian wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium INTECOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des temps de transfert dans les hydrosystèmes à partir de l'étude de la dynamique hydrologique et hydrochimique des nappes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ESRA'2000 : Eaux souterraines en région agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role des nappes sur les transferts d'eau et de solutés dans les bassins versants : approche expérimentale et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Olivie-Lauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme National de Recherche en Hydrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle TNT (transfert de nitrates et topographie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromorphic soils, hydrology and water quality : spatial distribution and functional modelling at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSS Workshop on Soil and Walter quality at different scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche spatiale des processus de transfert dans les petis bassins versants ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et environnement : les produits entrainés par l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pan-European map of shallow aquifer transmissivity in crystalline headwater catchments inferred from wetland and stream networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Abhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-5064, 2026, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-5064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05568007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using hillslope-scale groundwater model to bridge the gap between basin inputs and river concentrations. The case of nitrates in Brittany (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2021 (EGU 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, Austria. , </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03226363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Landscape Spatial Distribution on Nitrogen and Phosphorus Concentrations in Headwater Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Casquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2020 (AGU 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. , pp.H057-0015, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03222753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The journey of a team of engineers in learning packaging technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Quintric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jobim (Journées Ouvertes Biologie Informatique Mathématiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Marseille, France. , 2018, JOBIM 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des scenarios sur deux sites contrastés sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture ANR ESCAPADE " Evaluation de scénarios sur la cascade de l'azote dans les paysages agricoles et modélisation territoriale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la cascade de l’azote dans les sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ramat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture ANR ESCAPADE " Evaluation de scénarios sur la cascade de l'azote dans les paysages agricoles et modélisation territoriale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual climate variability and spatially heterogeneous improvement of agricultural management impede detection of a decreasing trend in nitrate pollution in an agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-8174-1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01309206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and dynamic sensitivity analysis of a biophysical model of nitrogen transfers and transformations at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ferrer Savall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Congress on Environmental Modelling and Software (iEMSs2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. iEMSs, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de l’agriculture irriguee au changement climatique (aicha) : une modelisation trans-disciplinaire d’un bassin-versant en inde du sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muddhu Sekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinivas Badiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundaram Buvaneshwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque Modèle de culture STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Rennes, France. , 103 p., 2015, Xe séminaire des utilisateurs et concepteurs du modèle STICS. Ier séminaire du réseau scientifique STICS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13 years-long, high frequency monitoring of stream water DOC concentrations in a temperate headwater catchment : controlling factors and implications for DOC sources and DOC transfer processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-climatic control of stream dissolved organic carbon in headwater catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. , Geophysical Research Abstracts, 16, pp.EGU2014-12172, 2014, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model predictions of streamwater nitrate concentrations under agriculture changes: how good are they?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amparo Pérez Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Nitrogen Workshop - The Nitrogen Challenge: Building a Blueprint for Nitrogen Use and Efficiency and Food Security.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lisboa, Portugal. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KLAST: a new high-­performance sequence similarity search tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-IT World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-climatic controls of stream dissolved organic carbon in headwater catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term nitrogen budget modelling in a small agricultural watershed: hydrological control assessment of nitrogen losses with semi-distributed (SWAT) and distributed (TNT2) models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria. pp.0, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitroeurope Component 4 – The French Site : Kervidy-Naizin experimental catchment, Central Brittany, Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th General Assembly NitroEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ORE AGRHYS, an outdoor laboratory to study hydrological and hydrochemical fluxes and processes in agricultural catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les pertes d'azote dans l'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Aarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 168 p., 2014, Matière à débattre et décider, 978-2-7592-2245-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la dénitrification sur le bassin versant représentatif expérimental du Coët Dan (Naizin, Morbihan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">42 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability and integration of agro-environmental data : the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rizzo Davide; Marraccini Elisa; Lardon Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.63-111, 2022, 978-3-031-05263-7. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05263-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of integrated sustainable nitrogen management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oene Oenema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Winiwarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shabtai Bittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kevin Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.A Sutton; C.M. Howard; K.E. Mason; W.J. Brownlie; C.M.d.S. Cordovil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNECE Guidance Document on Integrated Sustainable Nitrogen Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INMS report 2022/02, UKCEH, pp.39-55, 2022, 978-1-906698-78-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNECE Guidance Document on Integrated Sustainable Nitrogen Management Nitrogen Opportunities for Agriculture, Food &amp; Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Butterbach-Bahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitte Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Lukin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.A Sutton; C.M. Howard; K.E. Mason; W.J. Brownlie; C.M.d.S. Cordovil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNECE Guidance Document on Integrated Sustainable Nitrogen Management Nitrogen Opportunities for Agriculture, Food and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INMS report 2022/02, UKCEH, pp.115-138, 2022, 978-1-906698-78-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of packages of measures for integrated sustainable nitrogen management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Misselbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia M. D. S. Cordovil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oene Oenema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.A Sutton; C.M. Howard; K.E. Mason; W.J. Brownlie; C.M.d.S. Cordovil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNECE Guidance document on Integrated Sustainable Nitrogen Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INMS report 2022/02, UKCEH, pp.139-144, 2022, 978-1-906698-78-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation biophysique intégrée du bassin versant pour la gestion de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau en milieu agricole. Outils et méthodes pour une gestion intégrée et territoriale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782759231232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des recherches pour une gestion intégrée de la ressource en eau dans les territoires agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard, G.; Stengel, P.; Lemaire, G.; Cellier, P.; Valceschini, E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une Agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.182-193, 2019, 978-2-7592-2937-6. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-2938-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles et des outils pour des projets de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gascuel, Chantal; Ruiz, Laurent; Vertès, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment réconcilier agriculture et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-102, 2015, Matière à débattre et décider, 978-2-7592-2284-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert et transformation de l'azote dans les paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chantal Gascuel, Laurent Ruiz &amp; Françoise Vertez (Coords.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment réconcilier agriculture et littoral ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-48, 2015, 978-2-75922-284-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01120798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cycle de l'azote, les flux et concentrations en nitrate des cours d'eau : chroniques passées et projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique dans l'Ouest. Evaluation, impacts, perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2013, Espace et Territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière organique des eaux et des sols : Chroniques passées et scénarios d'évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Denes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mérot P, Dubreuil V, Delahaye D et Desnos P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le climat change dans le Grand Ouest, évaluation, impacts, perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-239, 2013, Espace et Territoires, 978-2-7535-2146-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00815590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les zones humides et leurs sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.C. Girard, C. Walter, J.C. Remy, J. Berthelin &amp; J.L. Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et Environnement. 2e édition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.378-401, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen processes in aquatic ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penny J. Johnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Butturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sutton M.A., Howard C.M., Erisman J.W., Billen G., Bleeker A., Grennfelt P., Van Grinsven H., &amp; Grizzetti B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Nitrogen Assessment.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.126-146, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen flows and fate in rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulli Dragosits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Nitrogen Assessment : Sources, effects and policy perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2011, 978-1-107-00612-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de nitrate dans les élevages bovins et qualité de l'eau : variabilité des phénomènes et diversité des conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Giovanni, R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Grignani, C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les risques de pollution nitrique dans les systèmes prairie - élevages bovins. La diversité face à la norme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage Académie d'Agriculture de France, 72 p., 2009, Comptes Rendus de l'Académie d'Agriculture de France, 978-2-84148-750-9 978-2-84148-750-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle épurateur des eaux des zones humides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les zones humides et leurs sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.C. Girard, C. Walter, J.C. Rémy, J. Berthelin, J.L. Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et Environnement – Cours, exercices et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.364-385, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de bassins-versants virtuels : vers un outil pour l'étude de l'influence de l'organisation spatiale de l'activité agricole et du milieu physique sur les flux d'azote dans les bassins versants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation spatiale des activités agricoles et processus environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, 2-7380-1095-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'effet de l'organisation spatiale des systèmes de cultures sur les fuites d'azote à l'exutoire des bassins-versants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Combo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation spatiale des activités agricoles et processus environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, Science Update, 2-7380-1095-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petites zones humides de fond de vallée - Fonctionnement hydrologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les zones humides et l'eau, cahier thématique, programme national de recherche sur les zones humides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'azote dans les zones humides - Des transformations importantes mais variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sanchez Péres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les zones humides et l'eau, cahier thématique, programme national de recherche sur les zones humides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'échelle spatiale dans la distribution des sols et la réponse hydrochimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture intensive et qualité des eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2001, Science Update, 2-7380-0801-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes de définition des chemins hydrauliques pour la modélisation hydrologique à l'échelle du bassin versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIG et simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 2000, Géomatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dénitrification en zone humide de fonds de vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bidois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture intensive et qualité des eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1998, 2-7380-0801-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dénitrification en zone humide de fonds de vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bidois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture intensive et qualité des eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1998, Science Update, 2-7380-0801-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic approfondi sur le Yar et le Roscoat : approche de la circulation de l'eau au sein des bassins versants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algues vertes en baie de Lannion. Programme d'action préventive sur les bassins versants 2ème volet : description approfondie de 2 bassins versants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de genèse des crues déduit du traçage hydrochimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Merot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture intensive et qualité des eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1998, Science Update, 2-7380-0801-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'échelle saptiale dans la distribution des sols et la réponse hydrochimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture intensive et qualité des eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1998, Science Update, 2-7380-0801-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe d'appui scientifique au PLAV-2 La prolifération des algues vertes : Un phénomène complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Nitrates, l'agriculture et l'eau en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des connaissances permettant d'objectiver les périodes recommandées pour l'épandage des fertilisants azotés en prenant en compte à la fois les fuites de nitrates et les émissions de polluants atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Et Technique Gestion Des Éléments Nutritifs Et Des Émissions Vers Les Milieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Félix-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps de réponse des bassins versants à algues vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des premières réflexions en cours sur les indicateurs de résultats &amp;quot;azote&amp;quot; dans les projets PSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zones humides et haies: Rappels sur leur rôle et leur efficacité pour réduire les flux de nitrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reponses du CRESEB au questionnaire de la Cour des Comptes aux scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude statistique sommaire des tendances d'évolution des Q90 sur les baies Algues Vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des conditions de faisabilité et des possibilités d’émergence d’une recherche-action coordonnée sur les transitions agroécologiques dans les baies algues vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odeline Billant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Bretagne; CRESEB; INRAE; CNRS; UBO. 2024, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil de fiches - Accompagner la transition vers des systèmes agricoles économiquement viables et favorables à la qualité de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Devienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Bullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Bousses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrae; Agroparistech; Centre de ressources et d'expertise scientifique sur l'eau de Bretagne, site de la Robiquette, 2 rue Gabriel Germain, 35000 Rennes; Syndicat de la vallée du Blavet. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROJET MARS-TNT: Modélisation du développement des algues vertes en Baie de St Brieuc au moyen du modèle littoral MARS3D-Ulves couplé au modèle agro-hydrologique TNT2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MarsTNT: etude complémentaire de modélisation TNT2 de l'impact de 3 scénarios d'abattement des flux d'azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic très haute résolution des zones d'émission et d'abattement du nitrate dans les bassins versants algues vertes Rapport final du projet DEMAiN -26 mars 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MetaTNT2 « Mise au point d’un outil pour l’analyse de scénarios de réduction des flux d’azote »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TNT2/0501/16007476/00057661, INRAE. 2020, 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophisation. Manifestations, causes, conséquences et prédictibilité. Rapport de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Menesguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Français de Recherche pour l'Exploitation de la Mer (IFREMER); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Centre National de la Recherche Scientifique (CNRS). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation agro-hydrologique des bassins versants à algues vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Direction Régionale de l'Alimentation, de l'Agriculture et de la Forêt de Bretagne. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la pollution d’origine agricole en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Département Ea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2014, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les flux d’azote liés aux élevages : réduire les pertes, rétablir les équilibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Aarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Ministère de l'alimentation, de l'agriculture et de la pêche et Ministère de l'écologie, de l'énergie, du développement durable, des transports et du logement. 2012, 527 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redynamisation du Vieux Rhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Aelbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5600 EVS CNRS; Région Alsace, Maison de la Région, 1 place Adrien Zeller, BP 91006, 67070 Strasbourg. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les flux d’azote liés aux élevages : réduire les pertes, rétablir les équilibres. Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Aarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Ministère de l'alimentation, de l'agriculture et de la pêche et Ministère de l'écologie, de l'énergie, du développement durable, des transports et du logement. 2012, 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et modélisation des flux de N2O à l’échelle des paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport 2008 du Programme PIREN-Seine. 2009, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charte graphique et site web du 20th International Nitrogen Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Bitteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId665"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18B7492F"/>
+    <w:nsid w:val="10ABEA46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-durand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0984-693X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074109669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-3461-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057654v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-4533-2024" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701505v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Baziz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/ad5e62" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701538v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953928v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14816" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047946v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Malik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sgro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agg2.20319" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03320536v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guillaumot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vautier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149216" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03283695v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Gu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W W Abbott" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Petitjean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR029053" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325139v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Couic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01308-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03234573v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Causse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14247" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970584v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fossey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bustany" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FENVS.2020.00028" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02915941v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141551" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02417211v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00471-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917885v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucheux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026323" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134190v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ehrhardt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Musolff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abbe47" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595879v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ferrer Savall" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Franqueville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.09.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324505v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Casal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-019-09985-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944377v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0066" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621603v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859618001144" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624438v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriramulu Buvaneshwari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Mohan Kumar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Sharma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B39HV0KL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474578v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Beven" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Haygarth" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-4819-2016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608524v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Claverie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8020154" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461120v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schuetz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-843-2016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221373v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0021859615000258" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209283v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Vogt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine F. Braban" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Dragosits" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark. A. Sutton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.10.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ruiz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.01.030" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215315v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.03.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01201852v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR017336" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198244v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000272" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209226v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Mcdowell" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.09.011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209246v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Veloso" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-5219-2014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219548v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devienne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/c48n-q740" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600720v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Peyraud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cellier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aarts" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000314" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635836v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Kuikman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000259" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209141v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2013.04.006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5FTB5VB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001118v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J4K0P01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821869v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2013.03.023" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209114v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2013.02.007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMRQV2XN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209253v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0828-y" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65CWTG47-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209137v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.10.011" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VZKQVQN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543495v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Croix" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Desprez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dion" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209132v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2013.01.004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL360L5D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209101v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sreelash" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sekhar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Tomer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.06.012" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T20WJQPD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798853v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durbe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugast" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9324" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767926v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.010" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3C67HSV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209081v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mabon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Raimbault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.06.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZJ15NLB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209104v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sorel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2011.10.020" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRZVSB43-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190368v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dalgaard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bienkowski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleeker" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Dragosits" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Drouet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-5303-2012" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209102v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J M van Grinsven" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F.M. ten Berge" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fraters" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-5143-2012" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767910v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.07.091" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ34XP9R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190226v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Hutchings" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Reinds" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leip" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wattenbach" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4487-2012" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019002v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duretz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1647-2012" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196620v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000185v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia S. Duretz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. N.J. Hutchings" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. M.R. Theobald" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.05.005" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0D4MW49-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185876v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-8-7593-2011" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652563v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.05.026" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661005v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.05.003" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LVGXLCF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00836704v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Sakha Bob" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marcel Diop" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Renaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marrama" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009817" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460933v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.08.003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HB7C9WR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400821v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Massa" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troccaz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-008-9244-x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S82WCKGZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460910v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bordenave" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Saadi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.10.069" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4HVFLJ1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00426876v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7379" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W37VFQ8H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460906v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devienne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544122v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.06.002" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CPVPL90-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458529v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Beduneau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460884v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giovanni" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grignani" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00418501v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Prugnolle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koella Jacob" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G. Razakandrainibe" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnathau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2007.12.021" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2THQ3FKP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685482v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thenail" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/06-1496.1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460843v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oehler" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Bordenave" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.10.007" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM1MWSZ2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460878v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Basset-Mens" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Anibar" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.12.026" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2783BFKJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460864v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1065/lca2005.08.219" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RSXW5NRR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458465v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-004-0391-4" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/35A772DB262915A87487ED73AB00F02D661ABB6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077872v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.5546" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RR2QFB1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460802v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sauboua" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2004.11.010" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XK9X176-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330860v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678408v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robinson" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Cognard-Plancq" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosandey" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1127(03)00238-X" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673062v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461012v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682634v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Wade" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. Wessel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Raat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-6-559-2002" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677026v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Cordier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330840v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460999v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cotteret" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461001v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670453v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579548v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kao" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695975v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kao" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686611v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685433v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cros-Cayot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heddadj" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697371v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461032v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688221v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5683" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256975v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256947v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2392" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666519v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Fovet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dupas" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-470" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344088v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ballu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Oehler" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Oms" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Perrot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347661v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340231v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340214v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340245v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767302v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B. Parr" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340308v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738049v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308187v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570303v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564558v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604129v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340269v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jouannon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410672v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staentzel Cybill" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremolieres" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192504v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00952976v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853303v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hrachowitz" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190254v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Aarts" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811489v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209190v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840613v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Peyraud" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209089v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336705v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buis" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191205v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hutchings" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Reinds" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bienkowski" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191186v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Theobald" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boegh" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019817v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191199v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191198v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Hutchings" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kedziora" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004067v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. J. Olesen" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. M. Theobald" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729669v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192262v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729657v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028428v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantha Oeurng" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192036v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192123v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729806v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Viaud" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819643v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761609v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769264v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olivie-Lauquet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764568v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766328v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771302v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461052v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460963v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03226363v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10962" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03222753v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733639v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Marcon" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Quintric" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dussart" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821843v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramat" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821846v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309206v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581587v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Taupin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601473v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddhu Sekhar" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrinivas Badiger" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Buvaneshwari" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461118v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo P&#233;rez Escobar" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163185v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113731v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088629v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Drezen" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163150v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034701v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211987v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212032v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gruau" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198252v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3898-reduire-les-pertes-d-azote-dans-l-elevage.html" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835959v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702292v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Dalgaard" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitte Hansen" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Lukin" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702140v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oene Oenema" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Winiwarter" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabtai Bittman" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kevin Hicks" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702309v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Sutton" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Misselbrook" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M. D. S. Cordovil" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777601v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_3" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926192v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1611/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960407v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/103/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01120798v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Ruiz" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Benhamou" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4100-comment-reconcilier-agriculture-et-littoral-.html" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209250v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/286963.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209183v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubert" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00815590v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denes" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-insu.archives-ouvertes.fr/insu-00815590" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627010v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Charnay" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00627010" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677236v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Breuer" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny J. Johnes" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Butturini" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192306v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hutchings" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Dragosits" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Theobald" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821813v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Giovanni, R." TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Grignani, C." TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461069v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014413v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Charnay" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826467v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828894v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Combo" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830365v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Krebs" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sanchez P&#233;res" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830006v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827951v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460965v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839920v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bidois" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460968v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461035v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merot" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461037v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839802v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340764v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356881v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341343v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Scientifique Et Technique Gestion Des &#201;l&#233;ments Nutritifs Et Des &#201;missions Vers Les Milieux" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F&#233;lix-Faure" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344151v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Launay" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344155v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344167v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344162v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344157v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845363v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odeline Billant" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Regnier" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775042v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Garambois" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Plat" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Bullier" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Bousses" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345510v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344135v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02611681v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Duval" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340472v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791790v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603426v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G. Munier-Jolain" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Colinet" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gaunand" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Ea" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461119v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Robert" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198315v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890862v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blum" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Maier" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aelbrecht" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146108v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192170v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787152v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bitteur" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-durand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0984-693X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074109669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-3461-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057654v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-4533-2024" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701505v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Baziz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/ad5e62" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701538v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953928v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14816" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047946v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Malik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sgro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agg2.20319" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03320536v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guillaumot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vautier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149216" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03283695v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Gu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W W Abbott" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Petitjean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR029053" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325139v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Couic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01308-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03234573v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Causse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14247" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134190v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ehrhardt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Musolff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abbe47" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fossey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bustany" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FENVS.2020.00028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02915941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141551" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02417211v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00471-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917885v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucheux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026323" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324505v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Casal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-019-09985-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595879v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ferrer Savall" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Franqueville" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.09.010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944377v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0066" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621603v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859618001144" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624438v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriramulu Buvaneshwari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Mohan Kumar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Sharma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B39HV0KL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461120v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schuetz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-843-2016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608524v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Claverie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8020154" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474578v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Beven" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Haygarth" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-4819-2016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209283v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Vogt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine F. Braban" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Dragosits" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark. A. Sutton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.10.010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221373v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0021859615000258" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ruiz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.01.030" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215315v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.03.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01201852v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR017336" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209226v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Mcdowell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.09.011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209246v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Veloso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-5219-2014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198244v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000272" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219548v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devienne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/c48n-q740" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600720v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Peyraud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cellier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aarts" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000314" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635836v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Kuikman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000259" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543495v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Croix" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Desprez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209132v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2013.01.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL360L5D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001118v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J4K0P01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821869v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2013.03.023" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209114v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2013.02.007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMRQV2XN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209141v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2013.04.006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5FTB5VB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209253v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0828-y" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65CWTG47-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209137v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.10.011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VZKQVQN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019002v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duretz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1647-2012" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767926v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.010" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3C67HSV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209101v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sreelash" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sekhar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Tomer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.06.012" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T20WJQPD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798853v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durbe" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugast" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9324" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209081v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mabon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Raimbault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.06.005" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZJ15NLB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209104v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sorel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2011.10.020" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRZVSB43-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190368v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dalgaard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bienkowski" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleeker" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Dragosits" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Drouet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-5303-2012" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209102v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J M van Grinsven" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F.M. ten Berge" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fraters" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-5143-2012" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767910v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.07.091" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ34XP9R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190226v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Hutchings" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Reinds" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leip" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wattenbach" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4487-2012" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652563v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.05.026" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196620v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000185v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia S. Duretz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. N.J. Hutchings" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. M.R. Theobald" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.05.005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0D4MW49-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185876v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-8-7593-2011" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460933v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2010.08.003" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HB7C9WR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00836704v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Sakha Bob" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marcel Diop" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Renaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marrama" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009817" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661005v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.05.003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LVGXLCF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00426876v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7379" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W37VFQ8H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460910v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bordenave" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Saadi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.10.069" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4HVFLJ1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400821v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Massa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troccaz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-008-9244-x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S82WCKGZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460906v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devienne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544122v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.06.002" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CPVPL90-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458529v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Beduneau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460884v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giovanni" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grignani" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00418501v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Prugnolle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koella Jacob" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G. Razakandrainibe" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnathau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2007.12.021" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2THQ3FKP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460843v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oehler" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Bordenave" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.10.007" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM1MWSZ2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685482v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thenail" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/06-1496.1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460878v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Basset-Mens" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Anibar" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.12.026" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2783BFKJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460864v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1065/lca2005.08.219" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RSXW5NRR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458465v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-004-0391-4" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/35A772DB262915A87487ED73AB00F02D661ABB6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077872v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.5546" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RR2QFB1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460802v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sauboua" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2004.11.010" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XK9X176-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330860v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678408v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robinson" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Cognard-Plancq" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosandey" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1127(03)00238-X" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677026v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Cordier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330840v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673062v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461012v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682634v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Wade" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.W. Wessel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Raat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-6-559-2002" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460999v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cotteret" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461001v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670453v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579548v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kao" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695975v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kao" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686611v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685433v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cros-Cayot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heddadj" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697371v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461032v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688221v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5683" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666519v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Fovet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dupas" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-470" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256975v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256947v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2392" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340231v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ballu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Oehler" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Oms" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Perrot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344088v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347661v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340245v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340214v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767302v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B. Parr" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738049v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340308v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604129v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340269v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jouannon" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308187v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570303v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564558v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410672v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staentzel Cybill" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremolieres" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192504v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853303v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hrachowitz" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00952976v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209190v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190254v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Aarts" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811489v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840613v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Peyraud" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209089v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336705v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buis" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191198v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Hutchings" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kedziora" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004067v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. J. Olesen" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. M. Theobald" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191205v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hutchings" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Reinds" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bienkowski" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191186v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Theobald" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boegh" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019817v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191199v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729657v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729669v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192262v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192123v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028428v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantha Oeurng" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192036v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729806v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Viaud" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819643v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761609v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766328v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764568v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769264v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olivie-Lauquet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771302v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461052v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460963v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05568007v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauvain" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bresciani" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-5064" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03226363v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10962" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03222753v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733639v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Marcon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Quintric" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dussart" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821846v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821843v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramat" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309206v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581587v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Taupin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601473v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddhu Sekhar" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrinivas Badiger" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Buvaneshwari" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163185v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113731v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461118v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo P&#233;rez Escobar" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088629v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Drezen" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163150v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034701v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211987v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212032v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gruau" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198252v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3898-reduire-les-pertes-d-azote-dans-l-elevage.html" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835959v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777601v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_3" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702140v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oene Oenema" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Winiwarter" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabtai Bittman" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kevin Hicks" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702292v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Dalgaard" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitte Hansen" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Lukin" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702309v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Sutton" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Misselbrook" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M. D. S. Cordovil" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926192v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1611/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960407v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/103/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209250v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/286963.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01120798v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Ruiz" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Benhamou" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4100-comment-reconcilier-agriculture-et-littoral-.html" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209183v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubert" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00815590v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denes" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-insu.archives-ouvertes.fr/insu-00815590" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627010v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Charnay" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00627010" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677236v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Breuer" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny J. Johnes" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Butturini" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192306v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hutchings" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Dragosits" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Theobald" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821813v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Giovanni, R." TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Grignani, C." TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461069v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014413v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Charnay" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826467v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828894v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Combo" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830006v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830365v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Krebs" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sanchez P&#233;res" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827951v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460965v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839802v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bidois" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839920v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460968v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461035v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merot" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461037v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340764v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356881v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341343v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Scientifique Et Technique Gestion Des &#201;l&#233;ments Nutritifs Et Des &#201;missions Vers Les Milieux" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F&#233;lix-Faure" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344157v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Launay" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344167v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344151v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344155v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344162v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845363v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odeline Billant" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Regnier" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775042v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Garambois" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Plat" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Bullier" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Bousses" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345510v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344135v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02611681v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Duval" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340472v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791790v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461119v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Robert" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603426v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G. Munier-Jolain" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Colinet" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gaunand" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Ea" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198315v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890862v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blum" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Maier" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aelbrecht" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146108v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192170v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787152v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bitteur" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>