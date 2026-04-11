--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -190,243 +190,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et Modélisation des Comportements des Étudiants dans un Environnement d'Apprentissage : Approches par Clustering et Réseaux de Neurones récurrents</w:t>
+                <w:t xml:space="preserve">Une approche hybride combinant Markov, HMM et RNN pour détecter les blocages dans l'apprentissage de la programmation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Grota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohammed Erritali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Grota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Nodenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
+              <w:t xml:space="preserve">INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INFORSID, Jun 2025, Pau, France. pp.123-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093547v1</w:t>
+                <w:t xml:space="preserve">hal-05363261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche hybride combinant Markov, HMM et RNN pour détecter les blocages dans l'apprentissage de la programmation</w:t>
+                <w:t xml:space="preserve">Analyse et Modélisation des Comportements des Étudiants dans un Environnement d'Apprentissage : Approches par Clustering et Réseaux de Neurones récurrents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohammed Erritali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Grota</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Erritali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Nodenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INFORSID, Jun 2025, Pau, France. pp.123-138</w:t>
+              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363261v1</w:t>
+                <w:t xml:space="preserve">hal-05093547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COSYciels : des progiciels et un observatoire pour nourrir des regards croisés sur l'infrastructure COSY</w:t>
               </w:r>
@@ -1165,277 +1165,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration de démarches de scénarisation de modules Moodle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leveraging heterogeneous Cultural Heritage data to promote tourism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annig Le Parc-Lacayrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marquesuzaà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Nodenot</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landy Rajaonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRTA 2018 Présent et futur de l'enseignement et de l'apprentrissage numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Open Source Geospatial Research and Education Symposiums (OGRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977811v1</w:t>
+                <w:t xml:space="preserve">hal-01976405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging heterogeneous Cultural Heritage data to promote tourism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t>
+                <w:t xml:space="preserve">Élaboration de démarches de scénarisation de modules Moodle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marquesuzaà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Landy Rajaonarivo</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantxika Dagorret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lopistéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Nodenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Source Geospatial Research and Education Symposiums (OGRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lugano, Switzerland</w:t>
+              <w:t xml:space="preserve">CIRTA 2018 Présent et futur de l'enseignement et de l'apprentrissage numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976405v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de modules e-learning : d'une expérience vers une méthodologie</w:t>
               </w:r>
@@ -1878,261 +1878,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Visual Programming Language for Designing Interactions Embedded in Web-based Geographic Applications</w:t>
+                <w:t xml:space="preserve">WIND: an Interaction Lightweight Programming Model for Geographical Web Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nhan Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Nodenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marquesuzaà</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Nodenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2012 ACM international conference on Intelligent User Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Lisbon, Portugal. pp.207 - 216, </w:t>
+              <w:t xml:space="preserve">International Opensource Geospatial Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Nantes, France. pp.211-225, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2166966.2167003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-10595-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686530v1</w:t>
+                <w:t xml:space="preserve">hal-00634743v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WIND: an Interaction Lightweight Programming Model for Geographical Web Applications</w:t>
+                <w:t xml:space="preserve">A Visual Programming Language for Designing Interactions Embedded in Web-based Geographic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nhan Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marquesuzaà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Nodenot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Marquesuzaà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Opensource Geospatial Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Nantes, France. pp.211-225, </w:t>
+              <w:t xml:space="preserve">The 2012 ACM international conference on Intelligent User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Lisbon, Portugal. pp.207 - 216, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-10595-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2166966.2167003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634743v2</w:t>
+                <w:t xml:space="preserve">hal-00686530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Interaction Model and a Framework Dedicated to Web-based Geographic Applications</w:t>
               </w:r>
@@ -2216,51 +2216,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WINDMash: A Visual Mashup Environment Dedicated to the Design of Web Interactive Applications</w:t>
+                <w:t xml:space="preserve">End-User Visual Design of Web-Based Interactive Applications Making Use of Geographical Information: the WINDMash Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nhan Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
@@ -2291,97 +2291,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marquesuzaà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lopistéguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Mash-Up Personal Learning Environments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 5th European Conference on Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain. pp.536-541, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16020-2_50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634740v1</w:t>
+                <w:t xml:space="preserve">hal-00634779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-User Visual Design of Web-Based Interactive Applications Making Use of Geographical Information: The WINDMash Approach(Poster)</w:t>
+                <w:t xml:space="preserve">WINDMash : A Visual Mashup Environment Dedicated to the Design of Web Interactive Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nhan Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
@@ -2412,97 +2421,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marquesuzaà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lopistéguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth European Conference on Technology Enhanced Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.536-541</w:t>
+              <w:t xml:space="preserve">Third Workshop on Mash-Up Personal Learning Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912833v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WINDMash : A Visual Mashup Environment Dedicated to the Design of Web Interactive Applications</w:t>
+                <w:t xml:space="preserve">WINDMash: A Visual Mashup Environment Dedicated to the Design of Web Interactive Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nhan Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
@@ -2533,97 +2542,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marquesuzaà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lopistéguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Workshop on Mash-Up Personal Learning Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.8</w:t>
+              <w:t xml:space="preserve">3rd Workshop on Mash-Up Personal Learning Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912832v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-User Visual Design of Web-Based Interactive Applications Making Use of Geographical Information: the WINDMash Approach</w:t>
+                <w:t xml:space="preserve">End-User Visual Design of Web-Based Interactive Applications Making Use of Geographical Information: The WINDMash Approach(Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nhan Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
@@ -2654,82 +2663,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marquesuzaà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lopistéguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th European Conference on Technology Enhanced Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fifth European Conference on Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.536-541</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-16020-2_50⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00634779v1</w:t>
+                <w:t xml:space="preserve">hal-01912833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'applications pédagogiques en géographie - Eléments de mise en oeuvre avec MIND.</w:t>
               </w:r>
@@ -2899,312 +2899,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Suited Interactions for a Document Management System handling Localized Documents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Information Retrieval and Visualization Based on Documents' Geospatial Semantics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marquesuzaà</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Corbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th ACM International Conference on Design of Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Myrtle Beach, United States. pp.188-195</w:t>
+              <w:t xml:space="preserve">4th IEEE International Conference on Information Technology : Research and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Tel Aviv, Israel. pp.;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404183v1</w:t>
+                <w:t xml:space="preserve">hal-00402382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Information Management Within Digital Libraries.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Sallaberry</w:t>
+                <w:t xml:space="preserve">Designing Suited Interactions for a Document Management System handling Localized Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marquesuzaà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Etcheverry</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Corbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IEEE International Conférence on Digital Information Management.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Bangalore, India. pp.465-475</w:t>
+              <w:t xml:space="preserve">24th ACM International Conference on Design of Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Myrtle Beach, United States. pp.188-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402367v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Retrieval and Visualization Based on Documents' Geospatial Semantics.</w:t>
+                <w:t xml:space="preserve">Spatial Information Management Within Digital Libraries.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marquesuzaà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Marquesuzaà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Conference on Information Technology : Research and Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Tel Aviv, Israel. pp.;</w:t>
+              <w:t xml:space="preserve">1st IEEE International Conférence on Digital Information Management.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Bangalore, India. pp.465-475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402382v1</w:t>
+                <w:t xml:space="preserve">hal-00402367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Geospatial Markers to Explore and Resocialize Localized Documents</w:t>
               </w:r>
@@ -3754,204 +3754,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elkar-Toon: Providing Cooperation with Automation of Interoperability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Approach for Coordination Problem Solving (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lopistéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantxika Dagorret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software Engineering, Artificial Intelligence, Networking and Parallel/Distributed Computing (SNPD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Unknown, Unknown Region. pp.463-470</w:t>
+              <w:t xml:space="preserve">International Conference on Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Unknown, Unknown Region. pp.880-883</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912948v1</w:t>
+                <w:t xml:space="preserve">hal-01912346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach for Coordination Problem Solving (Poster)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elkar-Toon: Providing Cooperation with Automation of Interoperability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pantxika Dagorret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Enterprise Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Unknown, Unknown Region. pp.880-883</w:t>
+              <w:t xml:space="preserve">International Conference on Software Engineering, Artificial Intelligence, Networking and Parallel/Distributed Computing (SNPD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Unknown, Unknown Region. pp.463-470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912346v1</w:t>
+                <w:t xml:space="preserve">hal-01912948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specifying Contexts for Coordination Patterns</w:t>
               </w:r>
@@ -4481,286 +4481,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendation of Heterogeneous Cultural Heritage Objects for the Promotion of Tourism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roose</w:t>
+                <w:t xml:space="preserve">Une plateforme et des modèles pour la scénarisation coopérative de modules pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marquesuzaà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lopistéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantxika Dagorret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Toribio Fontenla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Impacts du numérique sur la transformation de l’enseignement et de l’apprentissage, 2, pp.156-175</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436369v1</w:t>
+                <w:t xml:space="preserve">hal-02430669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une plateforme et des modèles pour la scénarisation coopérative de modules pédagogiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marta Toribio Fontenla</w:t>
+                <w:t xml:space="preserve">Recommendation of Heterogeneous Cultural Heritage Objects for the Promotion of Tourism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landy Rajaonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Fonteles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (5), pp.230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijgi8050230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430669v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User-Centered Design of Geographic Interactive Applications: From High-Level Specification to Code Generation, from Prototypes to Better Specifications</w:t>
               </w:r>
@@ -5910,51 +5910,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="047B2387"/>
+    <w:nsid w:val="00516DD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6141,51 +6141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-etcheverry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5624-4624" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06920571X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093547v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Erritali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Grota" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Etcheverry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nodenot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363261v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093506v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Deguilhem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Cornejo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Toribio Fontenla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquesuza&#224;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lesbats" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxika Dagorret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33965/celda2021_202108l022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414016v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Rajaonarivo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sales Fonteles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02354585v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopist&#233;guy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908061v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaizka Al&#231;uyet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976405v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annig Le Parc-Lacayrelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430684v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620619v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Nhan Luong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laborie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26135-5_19" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01909106v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s De Courchelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dalmau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005226200670075" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686530v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2166966.2167003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634743v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10595-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656761v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2077489.2077533" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912832v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16020-2_50" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Boullier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353153v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404183v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbineau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402367v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402382v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912864v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912837v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912348v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912347v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912948v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912346v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912345v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908741v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bareigts Catherine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912350v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912354v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320297v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436369v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fonteles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8050230" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430669v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552393v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54173-9_1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Nh&#226;n Luong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.657" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383769v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gaio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353089v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Baziz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906811v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.8.2.95-111" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/331068AD8F5FEF592CF5C5DB60A1D23B91492EF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705811v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquesuzaa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09680-8_15" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430740v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158663v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-etcheverry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5624-4624" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06920571X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Grota" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Erritali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Etcheverry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nodenot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093547v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093506v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Deguilhem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Cornejo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Toribio Fontenla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquesuza&#224;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lesbats" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxika Dagorret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33965/celda2021_202108l022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414016v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Rajaonarivo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sales Fonteles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02354585v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopist&#233;guy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908061v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaizka Al&#231;uyet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annig Le Parc-Lacayrelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430684v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620619v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Nhan Luong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laborie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26135-5_19" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01909106v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s De Courchelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dalmau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005226200670075" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634743v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10595-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686530v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2166966.2167003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656761v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2077489.2077533" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634779v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16020-2_50" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912832v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634740v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912833v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Boullier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353153v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402382v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404183v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbineau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402367v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912864v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912837v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912348v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912347v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912346v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912948v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912345v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908741v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bareigts Catherine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912350v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912354v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320297v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430669v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436369v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fonteles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8050230" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552393v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54173-9_1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Nh&#226;n Luong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.657" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383769v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gaio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353089v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Baziz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906811v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.8.2.95-111" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/331068AD8F5FEF592CF5C5DB60A1D23B91492EF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705811v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquesuzaa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09680-8_15" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430740v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158663v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>