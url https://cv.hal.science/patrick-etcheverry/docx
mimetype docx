--- v1 (2026-04-11)
+++ v2 (2026-05-13)
@@ -190,243 +190,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche hybride combinant Markov, HMM et RNN pour détecter les blocages dans l'apprentissage de la programmation</w:t>
+                <w:t xml:space="preserve">Analyse et Modélisation des Comportements des Étudiants dans un Environnement d'Apprentissage : Approches par Clustering et Réseaux de Neurones récurrents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohammed Erritali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Grota</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Erritali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Nodenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INFORSID, Jun 2025, Pau, France. pp.123-138</w:t>
+              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363261v1</w:t>
+                <w:t xml:space="preserve">hal-05093547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et Modélisation des Comportements des Étudiants dans un Environnement d'Apprentissage : Approches par Clustering et Réseaux de Neurones récurrents</w:t>
+                <w:t xml:space="preserve">Une approche hybride combinant Markov, HMM et RNN pour détecter les blocages dans l'apprentissage de la programmation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Grota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohammed Erritali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Grota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Nodenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
+              <w:t xml:space="preserve">INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INFORSID, Jun 2025, Pau, France. pp.123-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093547v1</w:t>
+                <w:t xml:space="preserve">hal-05363261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COSYciels : des progiciels et un observatoire pour nourrir des regards croisés sur l'infrastructure COSY</w:t>
               </w:r>
@@ -790,277 +790,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03463970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandation et valorisation d'objets patrimoniaux hétérogènes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Models, Process and Tool to Assist Cooperative Scenarization of Distant Learning Modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marquesuzaà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantxika Dagorret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landy Rajaonarivo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t>
+                <w:t xml:space="preserve">Philippe Lopistéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Nodenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.171-186</w:t>
+              <w:t xml:space="preserve">e-Learning 2019. Multiconference on computer science and information systems (MCCSIS) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Porto, Portugal. pp.87-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02414016v1</w:t>
+                <w:t xml:space="preserve">hal-02354585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models, Process and Tool to Assist Cooperative Scenarization of Distant Learning Modules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pantxika Dagorret</w:t>
+                <w:t xml:space="preserve">Recommandation et valorisation d'objets patrimoniaux hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landy Rajaonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Sales Fonteles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lopistéguy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Nodenot</w:t>
+                <w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Learning 2019. Multiconference on computer science and information systems (MCCSIS) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Porto, Portugal. pp.87-94</w:t>
+              <w:t xml:space="preserve">INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.171-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354585v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénarisation Collaborative de Modules d'enseignement Mixte Ou à Distance.</w:t>
               </w:r>
@@ -1165,277 +1165,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging heterogeneous Cultural Heritage data to promote tourism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t>
+                <w:t xml:space="preserve">Élaboration de démarches de scénarisation de modules Moodle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marquesuzaà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Marquesuzaà</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantxika Dagorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landy Rajaonarivo</w:t>
+                <w:t xml:space="preserve">Philippe Lopistéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Nodenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Source Geospatial Research and Education Symposiums (OGRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lugano, Switzerland</w:t>
+              <w:t xml:space="preserve">CIRTA 2018 Présent et futur de l'enseignement et de l'apprentrissage numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976405v1</w:t>
+                <w:t xml:space="preserve">hal-01977811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration de démarches de scénarisation de modules Moodle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leveraging heterogeneous Cultural Heritage data to promote tourism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annig Le Parc-Lacayrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marquesuzaà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Nodenot</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landy Rajaonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRTA 2018 Présent et futur de l'enseignement et de l'apprentrissage numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Open Source Geospatial Research and Education Symposiums (OGRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977811v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de modules e-learning : d'une expérience vers une méthodologie</w:t>
               </w:r>
@@ -1460,51 +1460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantxika Dagorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lopistéguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marquesuzaà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1568,51 +1568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marquesuzaà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO’2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1780,51 +1780,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Txupito - An Interactor Component Model for Ambient HCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès De Courchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dalmau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2216,51 +2216,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-User Visual Design of Web-Based Interactive Applications Making Use of Geographical Information: the WINDMash Approach</w:t>
+                <w:t xml:space="preserve">WINDMash: A Visual Mashup Environment Dedicated to the Design of Web Interactive Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nhan Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
@@ -2274,123 +2274,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Nodenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marquesuzaà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lopistéguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th European Conference on Technology Enhanced Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd Workshop on Mash-Up Personal Learning Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634779v1</w:t>
+                <w:t xml:space="preserve">hal-00634740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WINDMash : A Visual Mashup Environment Dedicated to the Design of Web Interactive Applications</w:t>
+                <w:t xml:space="preserve">End-User Visual Design of Web-Based Interactive Applications Making Use of Geographical Information: The WINDMash Approach(Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nhan Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
@@ -2404,114 +2395,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Nodenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marquesuzaà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lopistéguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Workshop on Mash-Up Personal Learning Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.8</w:t>
+              <w:t xml:space="preserve">Fifth European Conference on Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.536-541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912832v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WINDMash: A Visual Mashup Environment Dedicated to the Design of Web Interactive Applications</w:t>
+                <w:t xml:space="preserve">WINDMash : A Visual Mashup Environment Dedicated to the Design of Web Interactive Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nhan Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
@@ -2525,114 +2516,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Nodenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marquesuzaà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lopistéguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Mash-Up Personal Learning Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Third Workshop on Mash-Up Personal Learning Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634740v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-User Visual Design of Web-Based Interactive Applications Making Use of Geographical Information: The WINDMash Approach(Poster)</w:t>
+                <w:t xml:space="preserve">End-User Visual Design of Web-Based Interactive Applications Making Use of Geographical Information: the WINDMash Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nhan Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
@@ -2646,90 +2637,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Nodenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marquesuzaà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lopistéguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth European Conference on Technology Enhanced Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 5th European Conference on Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain. pp.536-541, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16020-2_50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912833v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'applications pédagogiques en géographie - Eléments de mise en oeuvre avec MIND.</w:t>
               </w:r>
@@ -2899,312 +2899,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Retrieval and Visualization Based on Documents' Geospatial Semantics.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing Suited Interactions for a Document Management System handling Localized Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marquesuzaà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Corbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Conference on Information Technology : Research and Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Tel Aviv, Israel. pp.;</w:t>
+              <w:t xml:space="preserve">24th ACM International Conference on Design of Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Myrtle Beach, United States. pp.188-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402382v1</w:t>
+                <w:t xml:space="preserve">hal-00404183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Suited Interactions for a Document Management System handling Localized Documents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial Information Management Within Digital Libraries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marquesuzaà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Corbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th ACM International Conference on Design of Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Myrtle Beach, United States. pp.188-195</w:t>
+              <w:t xml:space="preserve">1st IEEE International Conférence on Digital Information Management.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Bangalore, India. pp.465-475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404183v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Information Management Within Digital Libraries.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Information Retrieval and Visualization Based on Documents' Geospatial Semantics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marquesuzaà</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IEEE International Conférence on Digital Information Management.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Bangalore, India. pp.465-475</w:t>
+              <w:t xml:space="preserve">4th IEEE International Conference on Information Technology : Research and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Tel Aviv, Israel. pp.;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402367v1</w:t>
+                <w:t xml:space="preserve">hal-00402382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Geospatial Markers to Explore and Resocialize Localized Documents</w:t>
               </w:r>
@@ -3285,51 +3285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Process Internal Coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lopistéguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3380,51 +3380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de La Coordination Dans Un Processus : Une Expérience à Base de Patrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lopistéguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3475,51 +3475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specifying Coordination into Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lopistéguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3583,51 +3583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern-Based Guidelines for Coordination Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lopistéguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantxika Dagorret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3678,51 +3678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Structural Axes for a Coordination Pattern Catalogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lopistéguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantxika Dagorret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3773,51 +3773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach for Coordination Problem Solving (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lopistéguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantxika Dagorret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3855,51 +3855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elkar-Toon: Providing Cooperation with Automation of Interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3963,51 +3963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantxika Dagorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lopistéguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Modeling and Using Context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Unknown, Unknown Region. pp.437-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4058,51 +4058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bareigts Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantxika Dagorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lopistéguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4166,51 +4166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantxika Dagorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lopistéguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Unknown, Unknown Region. pp.213-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4261,51 +4261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantxika Dagorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lopistéguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Futures in Information Systems and Software Engineering Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Unknown, Unknown Region. pp.85-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4481,286 +4481,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une plateforme et des modèles pour la scénarisation coopérative de modules pédagogiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Marquesuzaà</w:t>
+                <w:t xml:space="preserve">Recommendation of Heterogeneous Cultural Heritage Objects for the Promotion of Tourism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landy Rajaonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Fonteles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lopistéguy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marta Toribio Fontenla</w:t>
+                <w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (5), pp.230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijgi8050230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02430669v1</w:t>
+                <w:t xml:space="preserve">hal-04436369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendation of Heterogeneous Cultural Heritage Objects for the Promotion of Tourism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une plateforme et des modèles pour la scénarisation coopérative de modules pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marquesuzaà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landy Rajaonarivo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roose</w:t>
+                <w:t xml:space="preserve">Philippe Lopistéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantxika Dagorret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Toribio Fontenla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Impacts du numérique sur la transformation de l’enseignement et de l’apprentissage, 2, pp.156-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijgi8050230⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04436369v1</w:t>
+                <w:t xml:space="preserve">hal-02430669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User-Centered Design of Geographic Interactive Applications: From High-Level Specification to Code Generation, from Prototypes to Better Specifications</w:t>
               </w:r>
@@ -5019,51 +5019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global Process to Access Documents' Contents from a Geographical Point of View.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Gaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5153,51 +5153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marquesuzaà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Baziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5235,51 +5235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcer Les Processus Collaboratifs Par La Modélisation et La Spécification de La Coordination : Utilisation d'un Prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lopistéguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5601,51 +5601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Toribio Fontenla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Nodenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lopistéguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11no. Congreso Internacional de Educacion Superior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, La Habana, Cuba</w:t>
@@ -5910,51 +5910,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00516DD4"/>
+    <w:nsid w:val="A1D5F9CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6141,51 +6141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-etcheverry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5624-4624" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06920571X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Grota" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Erritali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Etcheverry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nodenot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093547v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093506v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Deguilhem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Cornejo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Toribio Fontenla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquesuza&#224;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lesbats" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxika Dagorret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33965/celda2021_202108l022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414016v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Rajaonarivo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sales Fonteles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02354585v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopist&#233;guy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908061v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaizka Al&#231;uyet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annig Le Parc-Lacayrelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430684v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620619v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Nhan Luong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laborie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26135-5_19" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01909106v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s De Courchelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dalmau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005226200670075" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634743v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10595-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686530v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2166966.2167003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656761v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2077489.2077533" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634779v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16020-2_50" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912832v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634740v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912833v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Boullier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353153v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402382v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404183v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbineau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402367v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912864v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912837v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912348v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912347v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912346v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912948v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912345v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908741v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bareigts Catherine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912350v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912354v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320297v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430669v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436369v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fonteles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8050230" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552393v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54173-9_1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Nh&#226;n Luong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.657" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383769v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gaio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353089v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Baziz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906811v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.8.2.95-111" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/331068AD8F5FEF592CF5C5DB60A1D23B91492EF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705811v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquesuzaa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09680-8_15" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430740v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158663v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-etcheverry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5624-4624" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06920571X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093547v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Erritali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Grota" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Etcheverry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nodenot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363261v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093506v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Deguilhem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Cornejo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Toribio Fontenla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquesuza&#224;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lesbats" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxika Dagorret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33965/celda2021_202108l022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02354585v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopist&#233;guy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414016v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Rajaonarivo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sales Fonteles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908061v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaizka Al&#231;uyet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976405v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annig Le Parc-Lacayrelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430684v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620619v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Nhan Luong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laborie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26135-5_19" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01909106v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s De Courchelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dalmau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005226200670075" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634743v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10595-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686530v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2166966.2167003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656761v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2077489.2077533" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912832v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16020-2_50" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Boullier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353153v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404183v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbineau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402367v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402382v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912864v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912837v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912348v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912347v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912346v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912948v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912345v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908741v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bareigts Catherine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912350v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912354v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320297v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436369v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fonteles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8050230" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430669v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552393v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54173-9_1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Nh&#226;n Luong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.657" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383769v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gaio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353089v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Baziz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906811v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.8.2.95-111" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/331068AD8F5FEF592CF5C5DB60A1D23B91492EF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705811v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquesuzaa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09680-8_15" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430740v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158663v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>