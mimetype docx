--- v0 (2026-03-13)
+++ v1 (2026-04-04)
@@ -136,1986 +136,1986 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Without national status&amp;quot; : une famille juive berlinoise en migration (1920-1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (202), pp.45-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05432877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Immobil im ‘compression chamber between Europe and North America.’ Deutschsprachige Exilanten in kanadischen Erinnerungslagern (1940-43)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exilforschung. Ein internationales Jahrbuch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 43, pp.19-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05490202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Patrick Farges</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduction &amp;quot;Un voleur dans la nuit. Histoires de féminisme dans les années 1970 au Centre for Contemporary Cultural Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Isabelle François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Brundson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (202), pp.45-60</w:t>
+              <w:t xml:space="preserve">Poli - Politique de l'Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04048237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(K)ein Zurück? Alija, Migration und einige chronotopische Überlegungen am Beispiel der deutsch-jüdischen Geschichte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annali. Sezione germanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33, pp.65-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04430275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En transit. Résonances d’exils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 volume (84), pp.69-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ceg.18571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04229914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Patrick Farges</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles-Antoine Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...139 lines deleted...]
-                <w:t xml:space="preserve">Caroline Moine</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium - culture@kultur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/sck-2022-0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03644132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glossaire: Bien culturel / Héritage et patrimoine vs Kulturgut / kulturelles Erbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Röseberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium - culture@kultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), pp.91-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/sck-2022-0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03911269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Röseberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Knopper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Therese Mäder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium - culture@kultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (1), pp.1-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2478/sck-2022-0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03911261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ce sont les enfants qui ont vécu la guerre comme un grand jeu… » (Sebastian Haffner). Subjectivités et masculinités-en-devenir en 1918</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 54 (1), pp.11-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/allemagne.3104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03769802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Able-bodied men : une catégorie transnationale pour l’histoire des masculinités juives allemandes dans la post-migration (après 1933) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Genre et communautés corporelles (coord. Guillaume Robin), N° 20 (1), pp.107-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/corp1.020.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03959375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Gilles-Antoine Langlois</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical Men's Studies, Männlichkeitsgeschichte, histoire de la virilité : quelques effets de réception triangulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 237, pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/all.237.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03355043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos : les mots du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lotterie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20-21, pp.11-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elh.2166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La migration germanophone en Palestine/Israël après 1933</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, "Saisir le murmure du monde" (sld. Marianne Amar, Sylvie Aprile, Anouche Kunth, Isabelle Lacoue-Labarthe), n° 1335 (oct.-déc. 2021), pp.22-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.13259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03528568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’homme à homme&amp;quot; : Récits de rencontres entre Yekkes et Arabes en Palestine/Israël (années 1930 et 1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Genre et nations partitionnées, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/genrehistoire.4605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02535613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces de la vie juive en Allemagne (1867-1933)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dedryvere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Histoire des Juifs et Juives d’Allemagne (1867-1933), 77, pp.9-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ceg.6792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02327954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre : une « catégorie utile » de l'histoire juive allemande (1867-1933)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Histoire des Juifs et Juives d'Allemagne (1867-1933), 77, pp.171-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ceg.7614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02327940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien de Patrick Farges avec Marie-Claire Hoock-Demarle, professeure émérite à l’Université Paris Diderot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Hoock-Demarle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02535715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Im Westen nichts Neues? Cultural Studies in Frankreich im 21. Jahrhundert - eine Sammelrezension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium - culture@kultur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/sck-2022-0003⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/sck-2019-0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Dorothee Röseberg</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02098493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Muscle’ Yekkes? Multiple German-Jewish Masculinities in Palestine/Israel after 1933</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium - culture@kultur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/sck-2022-0009⟩</w:t>
+              <w:t xml:space="preserve">Central European History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51, p. 466-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0008938918000614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Critical Men's Studies, Männlichkeitsgeschichte, histoire de la virilité : quelques effets de réception triangulaire</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01883733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pioneers, Losers, White Collars: Narratives of Masculinity Among German-Speaking Jews in Palestine/Israel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Remembrance and Research. The Journal of the Israel Oral History Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, p. 33-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...211 lines deleted...]
-                <w:t xml:space="preserve">Le genre : une « catégorie utile » de l'histoire juive allemande (1867-1933)</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01883730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Für die war ich Luft&amp;quot;. Raconter le corps masculin juif allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Histoire des Juifs et Juives d'Allemagne (1867-1933), 77, pp.171-184. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ceg.7614⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 75, p. 157-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ceg.3877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Laurence Guillon</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01914478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kreuzberg 36&amp;quot; se révolte : occupations d’immeubles et luttes urbaines à Berlin (années 1970 et 1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Berlin 1957-1994 (dir. V. Carré &amp; A. Owzar), 49 (1), pp.99-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/allemagne.527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01562368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orient imaginé/Orient vécu chez les Juifs germanophones (yekkes) en Palestine/Israël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Espace du récit, récit de l’espace en contexte germanique, 31 bis, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/narratologie.7687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01552397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masculinité, mensonge, Jeckischkeit dans le roman de Yoram Kaniuk, 1948</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Histoire des Juifs et Juives d’Allemagne (1867-1933), 77, pp.9-22. </w:t>
-[...695 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2015, Quelques vérités à propos du mensonge ?, 68 (1), pp.219-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ceg.1585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -2417,342 +2417,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01380366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'institutionnalisation des Gender Studies en France: un processus à plusieurs niveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Isabelle François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanica Silesiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Constructions genrées / Gendered constructions, 8, pp.33-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Männlichkeitskonstruktionen von Jeckes in Israel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germanistik in der Schweiz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10, pp.21-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01381043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’institutionnalisation des Gender Studies en France : un processus à plusieurs niveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isabelle François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanica Silesiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (1), pp.33-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01381042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Gender Studies entre transfert et institutionnalisation: une circulation Est-Ouest des modèles et des pouvoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isabelle François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers européens de la Sorbonne Nouvelle : Histoire Économie Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vers de nouvelles pratiques académiques Est-Ouest. Acteurs et passeurs dans la culture universitaire en France, 9, pp.21-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426470v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01426448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masculinity and confinement: German-speaking refugees in Canadian internment camps (1940-1943)</w:t>
               </w:r>
@@ -3077,234 +3077,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01384648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Itinéraire d’un exilé ethnographe. Les migrations du texte dans les nouvelles de Henry Kreisel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Cinéma, littérature et immigration, 28, pp.53-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01383157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transfert culturel et condensation de la mémoire : Les migrations du texte dans les nouvelles des écrivains exilés Henry Kreisel (1922-1991) et Carl Weiselberger (1900-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palabres. Revue d’Etudes Africaines et Caribéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, L'immigration et ses avatars, 7 (1-2), pp.75-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01383167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Akkulturation deutschsprachiger Exilanten in Kanada (1933-2003): Zwischen Mikro- und institutioneller Geschichte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jahrbuch für Internationale Germanistik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Migrations-, Emigrations- und Remigrationskulturen, 82 (6), pp.81-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01383175v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01383157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Nous les Camp Boys” : Constructions de la masculinité dans les récits des “réfugiés-internés” au Canada</w:t>
               </w:r>
@@ -3590,4867 +3590,5076 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01383231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (14)</w:t>
+        <w:t xml:space="preserve">Ouvrages (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les altérités dans l’espace germanophone du Moyen Âge au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dedryvère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Choffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucrèce Friess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Goudin-Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orbis Tertius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Études germaniques, 978-2-36783-456-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05572063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Archives de la Diaspora / Diaspora des Archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Knörzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Trautmann-Waller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Lille. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue Tsafon. Revue d'études juives du Nord, hors-série (11), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04271858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcher au pas et trébucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa Mailänder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2022, 9782757436820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03764400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transimpérialités contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dedryvere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indravati Felicite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Goudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang. Peter Lang, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03353820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Muscle et l’Esprit. Masculinités germano-juives dans la post-migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIE Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-8076-1452-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03021505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annäherung durch Konflikt: Mittler und Vermittlung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fritz Taubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01651035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annäherung durch Konflikt : Mittler und Vermittlung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fritz Taubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Heidelberg Synchron, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01663933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bindestrich-Identitäten? Sudetendeutsche Sozialdemokraten und deutsche Juden als Exilanten in Kanada. Studie zu Akkulturationsprozessen nach 1933</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">edition lumière, 2015, 9783943245301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01379690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marges du masculin: exotisation, déplacements, recentrements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cervulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isabelle François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 4, 176 p., 2015, Collection Identités, genres, sexualités, Anne Tomiche; Pierre Zoberman, 978-2-343-07503-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le premier féminisme allemand (1848-1933). Un mouvement social de dimension internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Saint-Gille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du Septentrion, 2013, 9782757404287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00798778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lieu du genre. La narration comme espace performatif du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chamayou-Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perin Emel Yavuz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9782878545197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00798775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langue, économie, entreprise. Gérer les échanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Hentschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Sorbonne Nouvelle, 2011, 9782878544862</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Postkolonial »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Berdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Débarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Krilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Queva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIERA. , 4, 2010, Trajectoires - Travaux des jeunes chercheurs du CIERA, 1961-9057</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le trait d'union ou l'intégration sans l'oubli. Itinéraires d'exilés germanophones au Canada après 1933</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions de la Maison des Sciences de l'Homme, 2008, coll. "Dialogiques", 978-2-7351-1151-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00798774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masculin / Féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Kauffmann</w:t>
+                <w:t xml:space="preserve">Cécile Chamayou-Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carsten Lang</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Presses Sorbonne Nouvelle, 2011, 9782878544862</w:t>
+                <w:t xml:space="preserve">Perin Emel Yavuz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIERA. , 1, 2007, Trajectoires - Travaux des jeunes chercheurs du CIERA, Michael Werner, 1961-9057</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...263 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01383151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (44)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah ou exil?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Katell Brestic; Gwénola Sebaux; Sheena Trimble. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migration, exil, diasporas au prisme de la rupture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.245-273, 2026, Essais, 979-10-413-0349-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05572106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre-cultures berlinoises : fin de partie ? (années 1970 à nos jours)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Richer-Rossi; Stéphane Patin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les industries culturelles et créatives : expressions culturelles et contre-culturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orbis Tertius, pp.295-326, 2025, 978-2-36783-436-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05233761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Game’s Afoot&amp;quot; (Shakespeare). Récit historique et dispositif ludique : un exemple de transmédia ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Gledhill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Richer-Rossi; Stéphane Patin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le transmédia dans les industries culturelles et créatives. Approches théoriques et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Orbis Tertius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.31-82, 2024, 978-2-36783-421-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04863388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geschichte. Interkulturell. Retour sur vingt ans de cursus intégré franco-allemand en histoire (Bielefeld / Paris)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Chamayou-Kuhn, Ingrid Lacheny, Romana Weiershausen, Dirk Weissmann (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exil, migration et transferts culturels : Perspectives franco-allemandes / Exil, Migration und Kulturtransfer: Deutsch-französische Perspektiven</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.115-132, 2024, 978-2-87574-875-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04619410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«‘Grande victoire ! Pas d’école !’ Le quotidien d’un garçon juif entre guerre et révolution à Berlin (1915-1919)»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphanie Lemaine; Guillaume Doizy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Enfance au risque de la guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée du Vermandois, p. 58-72, 2024, 9782959021015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04799437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Einige Überlegungen über das Israelkorpus als kulturhistorisches Archiv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simona Leonardi, Marcella Costa, Sabine E. Koesters Gensini, Valentina Schettino (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orte und Erinnerung. Eine Kartografie des Israelkorpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Istituto Italiano di Studi Germanici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.25-39, 2023, Confronti, 978-88-95868-60-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04021983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Chamouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juliette Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie critique du genre (éd. actualisée et révisée)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.479-488, 2021, 9782348067303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03195116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Transnational Yekkish Identity? Comparing German Jews in Canada and Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexander Freund. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Being German Canadian. History, Memory, Generations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">University of Manitoba Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.86-111, 2021, 978-0-88755-847-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03222075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: « Transimpérialités » contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dedryvere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indravati Félicité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Goudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Dedryvère; Patrick Farges; Indravati Félicité; Elisa Goudin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transimpérialités contemporaines / Moderne Transimperialitäten Rivalités, contacts, émulation / Rivalitäten, Kontakte, Wetteifer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 67, Peter Lang, pp.15-25, 2021, Zivilisationen und Geschichte, 978-3-631-79817-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Masculinities among German Jewish Refugees: A Transnational Comparison between Canada and Palestine/Israel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Björn Krondorfer; Ovidiu Creanga. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocaust and Masculinities. Critical Inquiries into the Presence and Absence of Men</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, State University of New York (SUNY) Press, p. 245-266, 2020, 978-1-4384-7778-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02546685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Out in the East Contribution à une histoire des homosexualités en Allemagne en contexte post-dictatorial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brice Chamouleau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre, sexualités et démocratie : l’avènement du public et du privé en contexte post-dictatorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 50 (1), OpenEditionJournals, pp.157-177, 2020, Mélanges de la Casa de Velàzquez (nouvelle série)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02496344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dis-moi ce que tu manges, je te dirai ce que tu es&amp;quot; (Brillat-Savarin). Arts et rituels culinaires quotidiens dans la post-migration à l’exemple des juifs germanophones en Israël (des années 1930 à nos jours)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Richer-Rossi; Stéphane Patin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La culture dans tous ses E(é)tats. Stratégies de communication, logiques artistiques et logiques économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, pp.113-126, 2020, 9782813003683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02509467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transnational Yekkishkeit from a Canadian Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Swen Steinberg; Anthony Grenville. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Refugees from Nazi-Occupied Europe in British Overseas Territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brill Rodopi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.21-45, 2019, 978-90-04-39953-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02568573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahrung für ‘Muskeljuden?’ Konsum, Küche und Geschlechterverhältnisse am Beispiel der deutschsprachigen Juden (Jeckes) in Palästina/Israel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ursula Seeber &amp; Veronika Zwerger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Küche der Erinnerung. Essen und Exil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, New Academic Press, p. 180-197, 2018, 978-3-7003-2081-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01883752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Civiliser l’Orient et faire fleurir le désert&amp;quot; : vers une histoire critique du masculin à l’exemple des Juifs allemands (Yekkes) en Palestine/Israël après 1933</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Binard et Michel Prum. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minorités et Minoritaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2-343-15940-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01958670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identités juives allemandes en Palestine/Israël : aspects transnationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gwénola Sebaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités, migrations et mobilités transnationales. Europe, XIXe–XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.147-158, 2017, 978-2-7574-1636-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01562366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Cette langue, la mienne, qui est devenue si masculine’. Genre et langue chez les Juifs germanophones en Palestine/Israël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Calle-Gruber; Sarah-Anaïs Crevier Goulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecritures migrantes du genre (II). Langues, Arts, Inter-sectionnalités génériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.63-72, 2017, 978-2-87854-706-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01595736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ‘conditions masculines’ au sortir de la Seconde Guerre mondiale. Perspectives transnationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa Mailänder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Berger &amp; A. Kwaschik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "condition féminine". Féminismes et mouvements de femmes aux XIXe–XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franz Steiner Verlag, pp.153-166, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01379688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Generation Palmach’? Junge Männer in der Post-Migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Siegemund. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deutsche und zentraleuropäische Juden in Palästina und Israel. Kulturtransfers, Lebenswelten, Identitäten. Beispiele aus Haifa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Neofelis Verlag, pp.360-373, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01379687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotionen der ‘Mannwerdung’. Erinnerungen an die Knaben- und Jugendjahre im Israelkorpus (1. Generation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Leonardi, E.-M. Thüne &amp; A. Betten. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emotionsausdruck und Erzählstrategien in narrativen Interviews. Analysen zu Gesprächsaufnahmen mit jüdischen Emigranten</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Königshausen &amp; Neumann, pp.337-352, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01379685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice &amp;quot;Nation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Chamouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie critique du genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.400-408, 2016, 978-2-7071-9048-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01392908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re)voir les masculinités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isabelle François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cervulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maxime Cervulle, Patrick Farges, Anne Isabelle François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges du masculin. Exotisation, déplacements, recentrements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.7-27, 2015, Collection Identités, Genres, Sexualités, 978-2-343-07503-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeckes in Palästina/Israel. Versuch einer Männlichkeitsgeschichte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. Schubert; L. Guillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deutschland und Israel/Palästina von 1945 bis heute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Königshausen &amp; Neumann, pp.53-73, 2014, 9783826053689</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01380372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récits de vie, stratégies narratives et construction de la masculinité. Le cas des exilés germanophones en Palestine/Israël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Banoun; A. Tomiche; M. Zapata. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fictions du masculin dans les littératures occidentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.83-96, 2014, 9782812432101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3212-5.p.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01380369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Gender Studies entre transfert et institutionnalisation : une circulation des modèles et des pouvoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Isabelle François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perin Emel Yavuz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Gabaude; A. Le Berre; A. Schober. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pouvoir au féminin/Spielräume weiblicher Macht. Identités, représentations et stéréotypes dans l’espace germanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Limoges (Pulim), pp.27-42, 2013, collection Espaces humains, 9782842875824</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01381049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructions de l’espace dans les récits de vie d’exilés germanophones au Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Lartillot; U. Pfeil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constructions de l’espace dans les cultures d’expression allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.159-175, 2013, 9783034306003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01381057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exilerfahrung und Refiguration von Männlichkeitskonzepten. Eine neue Perspektive auf das Israel-Korpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Bischoff; S. Komfort-Hein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Literatur und Exil. Neue Perspektiven</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.257-282, 2013, 9783110285642</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01381052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">F. Lartillot; U. Pfeil. </w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘What Church Do You Go To?’ The Difficult Acculturation of German-Jewish Refugees in Canada, 1933-2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Freund. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constructions de l’espace dans les cultures d’expression allemande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.159-175, 2013, 9783034306003</w:t>
+              <w:t xml:space="preserve">Beyond the Nation? Immigrants’ Local Lives in Transnational Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Toronto Press, pp.187-210, 2012, 9781442642782</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01381064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exilés, Refugees, Canadiens à trait d’union : identités multiples des exilés germanophones au Canada après 1933</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Mondot; N. Pelletier; P. Sardin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exil et émigration avant et après 1945. Remise en cause de lien identitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.165-184, 2012, 9782867817823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01381062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘We the Camp Boys’. Narrative Konstruktion von Männlichkeit im kanadischen Internierungslager für ‘feindliche Ausländer’ (1940-1943)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Erker; L. Dreidemy; K. Sabo; A. Salzmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Update! Perspektiven der Zeitgeschichte. Zeitgeschichtetage 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Studienverlag, pp.365-374, 2012, 9783706551311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01381068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récits d’exil et identités multiples. Le cas des exilés germanophones au Canada après 1933</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Saint Sauveur-Henn. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations, intégrations et identités multiples. Le cas de l’Allemagne au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.113-131, 2011, 978-2-87854-500-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions urbaines du changement démographique. Le cas des &amp;quot;schrumpfende Städte&amp;quot; dans les nouveaux Länder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Gouazé; C. Prat-Erkert; A. Salles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux démographiques en France et en Allemagne. Réalités et conséquences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.189-205, 2011, 9782757401811</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01386800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décentrer les marges : sociabilités et pratiques différenciées du kitsch (Paris / Berlin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Geiser; D. Rademacher; L. Taïeb. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grenzen der Zentralität. Zur Dynamik von Zentren und Peripherien / Limites de la centralité. La dynamique des centres et des périphéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logos Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.223-237, 2011, 978-3-8325-2944-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kitsch-Parade. Der deutsche Schlager zwischen Ur-Kult und Kultur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. Agard; C. Helmreich; H. Vinckel-Roisin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Das Populäre. Untersuchungen zu Interaktionen und Differenzierungsstrategien in Literatur, Kultur und Sprache</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, V &amp; R unipress, pp.205-211, 2011, 9783862341214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01386812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exil in Kanada – ein Exil der “kleinen Leute”?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Azuélos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alltag im Exil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Königshausen &amp; Neumann, pp.13-30, 2011, 978-3826043550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01386804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identités à trait d’union : Les German-Canadians et la constitution d’une nation-mosaïque au Canada après 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Ben Abbes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Influences et Confluences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.177-190, 2010, 978-2-84867-292-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01386735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transit/Transfer/Transgression: Das Erzählen von „Ent-Ortung“ in Anna Seghers’ Erzählungen (1924-1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Evelein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exiles Traveling. Exploring Displacement, Crossing Boundaries in German Exile Arts and Writings 1933-1945</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rodopi, pp.283-312, 2009, 978-9042025400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01385061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canada is a fine country, you know, stupid in some ways, but it’s a fine country. Imaginer l’“Amérique” dans les récits de vie des exilés du nazisme au Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Quanquin; C. Lorre-Johnston; S. Ferré-Rode. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment comparer le Canada avec les Etats-Unis aujourd’hui. Enjeux et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.199-218, 2009, 9782878544572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01385068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nous sommes les derniers. Posez-nous des questions&amp;quot; (Hans Sahl) : la transmission d’une vie d’exil dans les récits d’exilés germanophones au Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Jongy; A. Keilhauer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmission/héritage dans l’écriture contemporaine de soi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, pp.21-32, 2009, 9782845164222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01385057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Mon histoire est une note de bas de page, sauf pour moi, parce que je l’ai vécue.” La mise en récit d’une vie d’exil chez les exilés germanophones au Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Wintermeyer; C. Bouillot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Moi public » et « moi privé » dans les mémoires et les écrits autobiographiques du XVIIe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications des Universités de Rouen et du Havre (PURH), pp.177-188, 2008, 978-2-87775-452-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01383474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associating or Quarrelling? Migration, Acculturation, and Transmission among Social-democratic Sudeten Germans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Schulze; J. M. Skidmore; D. G. John; G. Liebscher; S. Siebel-Aschenbach. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">German Diasporic Experiences: Identity, Migration, and Loss</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wilfrid Laurier University Press, pp.245-258, 2008, 978-1-55458-027-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01383472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En los intersticios del mosaico : cultura e identidad de los exiliados del nazismo en Canadá, 1933- 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Montero Contreras; R. Rodríguez Rodríguez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Políticas públicas, relaciones bilaterales e identidad en Canadá. Una nueva connotación en el inicio del siglo XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Felix Galván, pp.164-176, 2007, 978-959-16-0534-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01383183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In between the Cracks of the Canadian Mosaic: Culture and Identity of German-speaking Exiles in Canada, 1933-2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Bates; G. Huggan; M. Marinkova; J. Orr. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visions of Canada / Visions du Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central European Association for Canadian Studies / Masaryk University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.67-86, 2007, Canadian Studies in Europe / Études Canadiennes en Europe, 978-80-210-4243-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01383220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Pour ceux qui étaient plus âgés, c’est tout un monde qui s’est écroulé, mais mon monde à moi n’avait pas encore véritablement commencé”. La mise en récit d’une vie d’exil chez les exilés germanophones au Canada après 1933</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Montandon; P. Pitaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vieillir en exil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, pp.68-80, 2006, 9782845163171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01381748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture politique de gauche et immigrants germanophones au Canada après la crise économique de 1929</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Roussel; S. Le Grand; M. da Silva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résistances – mouvements sociaux – alternatives utopiques, Hommage à Jean Mortier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.35-45, 2004, 9782911860232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01381728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId182"/>
+      <w:footerReference w:type="default" r:id="rId190"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8597,51 +8806,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Farges" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432877v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04430275v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229914v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.18571" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048237v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brundson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911261v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee R&#246;seberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Knopper" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese M&#228;der" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2022-0012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769802v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.3104" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959375v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.020.0107" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03644132v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles-Antoine Langlois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2022-0003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911269v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2022-0009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355043v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.237.0031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03994999v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Albert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lotterie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.2166" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.13259" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.7614" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dedryvere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.6792" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535613v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.4605" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Hoock-Demarle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2019-0002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883730v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.3877" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883733v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0008938918000614" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.527" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.7687" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379700v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.1585" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379694v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379695v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7767/lhomme-2015-0106" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fs-2015-0211" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380366v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381043v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381042v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01426470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01426448v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381061v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386784v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386778v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384646v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384648v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383167v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383175v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383157v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381735v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381721v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383231v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271858v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Goldblum" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Kn&#246;rzer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Schubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Trautmann-Waller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/tsafon/?page=informations" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764400v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Mail&#228;nder" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100122740" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353820v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indravati Felicite" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goudin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021505v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/72920" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651035v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Colin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Taubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663933v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379690v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01426499v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cervulle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Saint-Gille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798775v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamayou-Kuhn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perin Emel Yavuz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/le-lieu-du-genre-la-narration-espace-performatif-du-genre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386747v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmtraud Behr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Hentschel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kauffmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Lang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386729v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berdet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne D&#233;barre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Krilles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Queva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798774v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383151v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233761v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863388v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gledhill" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619410v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Marion" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04799437v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021983v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studigermanici.it/orte-und-erinnerung-kartografie-israelkorpus-leonardi-costa-koesters-gensini-schettino/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195116v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chamouleau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/encyclopedie-critique-du-genre--9782348067303.htm" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936121v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indravati F&#233;licit&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222075v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uofmpress.ca/books/extras/being-german-canadian-table-of-contents" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546685v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496344v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509467v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568573v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/54869" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883752v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958670v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=61240" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01595736v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562366v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379688v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379687v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379685v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392908v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01426526v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380372v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380369v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3212-5.p.0083" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381052v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381057v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381049v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381062v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381064v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381068v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386800v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386812v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386794v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.logos-verlag.de/cgi-bin/engbuchmid?isbn=2944&amp;amp;lng=deu&amp;amp;id=" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386804v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386818v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386735v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385061v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385068v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385057v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383474v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383472v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383220v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ulb.ac.be/encs-reec/fichiers/CanadianStudies06.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383183v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381748v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381728v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Farges" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490202v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048237v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brundson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04430275v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229914v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.18571" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03644132v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles-Antoine Langlois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2022-0003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911269v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee R&#246;seberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2022-0009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911261v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Knopper" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese M&#228;der" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2022-0012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.3104" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.020.0107" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355043v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.237.0031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03994999v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Albert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lotterie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.2166" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.13259" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535613v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.4605" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dedryvere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.6792" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327940v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.7614" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Hoock-Demarle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2019-0002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0008938918000614" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883730v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914478v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.3877" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.527" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.7687" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379700v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.1585" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379694v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379695v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7767/lhomme-2015-0106" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fs-2015-0211" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380366v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01426448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381043v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381042v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01426470v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381061v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386784v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386778v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384646v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384648v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383167v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383175v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381735v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381721v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383231v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dedryv&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Choffat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Friess" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goudin-Steinmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsorbistertius.website/les-alterites-dans-lespace-germanophone-du-moyen-age-au-xxie-siecle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271858v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Goldblum" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Kn&#246;rzer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Schubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Trautmann-Waller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/tsafon/?page=informations" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764400v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Mail&#228;nder" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100122740" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indravati Felicite" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goudin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021505v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/72920" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651035v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Colin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Taubert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663933v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379690v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01426499v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cervulle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798778v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Saint-Gille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798775v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamayou-Kuhn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perin Emel Yavuz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/le-lieu-du-genre-la-narration-espace-performatif-du-genre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmtraud Behr" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Hentschel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kauffmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Lang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386729v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berdet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne D&#233;barre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Krilles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Queva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798774v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383151v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10445/migration-exil-diasporas-au-prisme-de-la-rupture" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233761v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863388v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gledhill" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619410v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Marion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04799437v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021983v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studigermanici.it/orte-und-erinnerung-kartografie-israelkorpus-leonardi-costa-koesters-gensini-schettino/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195116v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chamouleau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/encyclopedie-critique-du-genre--9782348067303.htm" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222075v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uofmpress.ca/books/extras/being-german-canadian-table-of-contents" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936121v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indravati F&#233;licit&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546685v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496344v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509467v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568573v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/54869" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883752v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958670v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=61240" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562366v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01595736v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379688v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379687v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392908v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01426526v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380372v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380369v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3212-5.p.0083" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381049v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381057v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381052v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381064v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381062v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381068v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386818v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386800v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386794v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.logos-verlag.de/cgi-bin/engbuchmid?isbn=2944&amp;amp;lng=deu&amp;amp;id=" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386812v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386804v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386735v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385061v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385068v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385057v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383474v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383472v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383183v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383220v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ulb.ac.be/encs-reec/fichiers/CanadianStudies06.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381748v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381728v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>