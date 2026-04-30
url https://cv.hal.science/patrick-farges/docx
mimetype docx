--- v1 (2026-04-04)
+++ v2 (2026-04-30)
@@ -136,2880 +136,2880 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Immobil im ‘compression chamber between Europe and North America.’ Deutschsprachige Exilanten in kanadischen Erinnerungslagern (1940-43)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exilforschung. Ein internationales Jahrbuch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43, pp.19-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05490202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Without national status&amp;quot; : une famille juive berlinoise en migration (1920-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37 (202), pp.45-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05432877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Immobil im ‘compression chamber between Europe and North America.’ Deutschsprachige Exilanten in kanadischen Erinnerungslagern (1940-43)</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(K)ein Zurück? Alija, Migration und einige chronotopische Überlegungen am Beispiel der deutsch-jüdischen Geschichte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annali. Sezione germanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33, pp.65-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04430275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En transit. Résonances d’exils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 volume (84), pp.69-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ceg.18571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04229914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduction &amp;quot;Un voleur dans la nuit. Histoires de féminisme dans les années 1970 au Centre for Contemporary Cultural Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Isabelle François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Brundson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poli - Politique de l'Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04048237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Röseberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Knopper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Therese Mäder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium - culture@kultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/sck-2022-0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03911261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ce sont les enfants qui ont vécu la guerre comme un grand jeu… » (Sebastian Haffner). Subjectivités et masculinités-en-devenir en 1918</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (1), pp.11-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/allemagne.3104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03769802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Able-bodied men : une catégorie transnationale pour l’histoire des masculinités juives allemandes dans la post-migration (après 1933) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Genre et communautés corporelles (coord. Guillaume Robin), N° 20 (1), pp.107-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/corp1.020.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03959375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles-Antoine Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium - culture@kultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/sck-2022-0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03644132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glossaire: Bien culturel / Héritage et patrimoine vs Kulturgut / kulturelles Erbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Röseberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium - culture@kultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), pp.91-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/sck-2022-0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03911269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical Men's Studies, Männlichkeitsgeschichte, histoire de la virilité : quelques effets de réception triangulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 237, pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/all.237.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03355043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos : les mots du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lotterie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20-21, pp.11-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elh.2166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La migration germanophone en Palestine/Israël après 1933</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, "Saisir le murmure du monde" (sld. Marianne Amar, Sylvie Aprile, Anouche Kunth, Isabelle Lacoue-Labarthe), n° 1335 (oct.-déc. 2021), pp.22-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.13259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03528568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces de la vie juive en Allemagne (1867-1933)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dedryvere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Histoire des Juifs et Juives d’Allemagne (1867-1933), 77, pp.9-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ceg.6792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02327954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre : une « catégorie utile » de l'histoire juive allemande (1867-1933)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Histoire des Juifs et Juives d'Allemagne (1867-1933), 77, pp.171-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ceg.7614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02327940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’homme à homme&amp;quot; : Récits de rencontres entre Yekkes et Arabes en Palestine/Israël (années 1930 et 1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Genre et nations partitionnées, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/genrehistoire.4605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02535613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien de Patrick Farges avec Marie-Claire Hoock-Demarle, professeure émérite à l’Université Paris Diderot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Hoock-Demarle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02535715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Im Westen nichts Neues? Cultural Studies in Frankreich im 21. Jahrhundert - eine Sammelrezension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium - culture@kultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/sck-2019-0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02098493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pioneers, Losers, White Collars: Narratives of Masculinity Among German-Speaking Jews in Palestine/Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remembrance and Research. The Journal of the Israel Oral History Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, p. 33-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01883730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Für die war ich Luft&amp;quot;. Raconter le corps masculin juif allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75, p. 157-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ceg.3877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01914478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Muscle’ Yekkes? Multiple German-Jewish Masculinities in Palestine/Israel after 1933</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Central European History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51, p. 466-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0008938918000614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01883733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kreuzberg 36&amp;quot; se révolte : occupations d’immeubles et luttes urbaines à Berlin (années 1970 et 1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Berlin 1957-1994 (dir. V. Carré &amp; A. Owzar), 49 (1), pp.99-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/allemagne.527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01562368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orient imaginé/Orient vécu chez les Juifs germanophones (yekkes) en Palestine/Israël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Espace du récit, récit de l’espace en contexte germanique, 31 bis, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/narratologie.7687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01552397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Israels fleißige Jeckes’. Der deutsch-jüdische Einwanderer als wirtschaftlicher Pionier und erfolgreicher Entrepreneur in Palästina/Israel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exilforschung. Ein internationales Jahrbuch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 43, pp.19-38</w:t>
+              <w:t xml:space="preserve">, 2015, ‘Kometen des Geldes’. Ökonomie und Exil, 33, pp.73-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...193 lines deleted...]
-                <w:t xml:space="preserve">En transit. Résonances d’exils</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01379694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masculinité, mensonge, Jeckischkeit dans le roman de Yoram Kaniuk, 1948</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1 volume (84), pp.69-84. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ceg.18571⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Quelques vérités à propos du mensonge ?, 68 (1), pp.219-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ceg.1585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01379700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Diese meine Sprache, die so männlich geworden ist.’ Jeckes in Palästina/Israel im Spannungsverhältnis zwischen Sprachen und Geschlecht</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium - culture@kultur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/sck-2022-0003⟩</w:t>
+              <w:t xml:space="preserve">L'Homme. Europäische Zeitschrift für Feministische Geschichtswissenschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Mit Sprachen, 26 (1), pp.63-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7767/lhomme-2015-0106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Dorothee Röseberg</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01379695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die ‘Jeckes’ im Mandatsgebiet Palästina und in Israel: Versuch einer Männlichkeitsgeschichte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium - culture@kultur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/sck-2022-0009⟩</w:t>
+              <w:t xml:space="preserve">Feministische Studien. Zeitschrift für interdisziplinäre Frauen- und Geschlechterforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nationalsozialismus und Geschlecht: Räume - Selbstzeugnisse - Erinnerungen, 33 (2), pp.278-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/fs-2015-0211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Caroline Moine</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01379697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germanistik in Frankreich zwischen Tradition und neuen Herausforderungen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium - culture@kultur</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studi Germanici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.331-340</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Ce sont les enfants qui ont vécu la guerre comme un grand jeu… » (Sebastian Haffner). Subjectivités et masculinités-en-devenir en 1918</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01380366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Männlichkeitskonstruktionen von Jeckes in Israel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Germanistik in der Schweiz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.21-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Patrick Farges</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01381043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’institutionnalisation des Gender Studies en France : un processus à plusieurs niveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Isabelle François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Romanica Silesiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.33-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01381042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Gender Studies entre transfert et institutionnalisation: une circulation Est-Ouest des modèles et des pouvoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Isabelle François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers européens de la Sorbonne Nouvelle : Histoire Économie Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vers de nouvelles pratiques académiques Est-Ouest. Acteurs et passeurs dans la culture universitaire en France, 9, pp.21-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Albert</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'institutionnalisation des Gender Studies en France: un processus à plusieurs niveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Isabelle François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Lotterie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Romanica Silesiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Constructions genrées / Gendered constructions, 8, pp.33-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La migration germanophone en Palestine/Israël après 1933</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masculinity and confinement: German-speaking refugees in Canadian internment camps (1940-1943)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes et migrations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Culture, Society &amp; Masculinities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (1), pp.23-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">D’homme à homme&amp;quot; : Récits de rencontres entre Yekkes et Arabes en Palestine/Israël (années 1930 et 1940)</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01381061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparer son séjour de recherche en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectivia.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Scholar Guide. Faire de l’histoire en Allemagne</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Laurence Guillon</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nachwirkungen der Französischen Revolution? Anna Seghers’ literarische Aneignung des Karibik-Stoffes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Argonautenschiff. Jahrbuch der Anna-Seghers-Gesellschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20, pp.106-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...726 lines deleted...]
-                <w:t xml:space="preserve">‘Israels fleißige Jeckes’. Der deutsch-jüdische Einwanderer als wirtschaftlicher Pionier und erfolgreicher Entrepreneur in Palästina/Israel</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘I’m a hybrid’ (W. Glaser). Hybridität und Akkulturation am Beispiel deutschsprachiger Exilanten in Kanada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exilforschung. Ein internationales Jahrbuch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, ‘Kometen des Geldes’. Ökonomie und Exil, 33, pp.73-92</w:t>
-[...814 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2009, Exil, Entwurzelung, Hybridität, 27, pp.40-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01384646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3077,234 +3077,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01384648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transfert culturel et condensation de la mémoire : Les migrations du texte dans les nouvelles des écrivains exilés Henry Kreisel (1922-1991) et Carl Weiselberger (1900-1970)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palabres. Revue d’Etudes Africaines et Caribéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, L'immigration et ses avatars, 7 (1-2), pp.75-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01383167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Akkulturation deutschsprachiger Exilanten in Kanada (1933-2003): Zwischen Mikro- und institutioneller Geschichte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jahrbuch für Internationale Germanistik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Migrations-, Emigrations- und Remigrationskulturen, 82 (6), pp.81-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01383175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Itinéraire d’un exilé ethnographe. Les migrations du texte dans les nouvelles de Henry Kreisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Cinéma, littérature et immigration, 28, pp.53-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01383157v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-01383175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Nous les Camp Boys” : Constructions de la masculinité dans les récits des “réfugiés-internés” au Canada</w:t>
               </w:r>
@@ -3977,51 +3977,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transimpérialités contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dedryvere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indravati Felicite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4400,51 +4400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cervulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isabelle François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 4, 176 p., 2015, Collection Identités, genres, sexualités, Anne Tomiche; Pierre Zoberman, 978-2-343-07503-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5004,51 +5004,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01383151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (45)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5745,51 +5745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: « Transimpérialités » contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dedryvere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6315,189 +6315,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01958670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">‘Cette langue, la mienne, qui est devenue si masculine’. Genre et langue chez les Juifs germanophones en Palestine/Israël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle-Gruber; Sarah-Anaïs Crevier Goulet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecritures migrantes du genre (II). Langues, Arts, Inter-sectionnalités génériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.63-72, 2017, 978-2-87854-706-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01595736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Identités juives allemandes en Palestine/Israël : aspects transnationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gwénola Sebaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identités, migrations et mobilités transnationales. Europe, XIXe–XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.147-158, 2017, 978-2-7574-1636-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01562366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Mireille Calle-Gruber; Sarah-Anaïs Crevier Goulet. </w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israels fleißige Jeckes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Irmtraud Behr; Anja Kern; Albrecht Plewnia; Jürgen Ritte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecritures migrantes du genre (II). Langues, Arts, Inter-sectionnalités génériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.63-72, 2017, 978-2-87854-706-1</w:t>
+              <w:t xml:space="preserve">Wirtschaft erzählen. Narrative Formatierungen von Ökonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narr Francke Attempto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 111-124, 2017, 978-3-8233-8072-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05581220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ‘conditions masculines’ au sortir de la Seconde Guerre mondiale. Perspectives transnationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6517,219 +6603,219 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Berger &amp; A. Kwaschik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "condition féminine". Féminismes et mouvements de femmes aux XIXe–XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franz Steiner Verlag, pp.153-166, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01379688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Generation Palmach’? Junge Männer in der Post-Migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Siegemund. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deutsche und zentraleuropäische Juden in Palästina und Israel. Kulturtransfers, Lebenswelten, Identitäten. Beispiele aus Haifa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Neofelis Verlag, pp.360-373, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01379687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotionen der ‘Mannwerdung’. Erinnerungen an die Knaben- und Jugendjahre im Israelkorpus (1. Generation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Leonardi, E.-M. Thüne &amp; A. Betten. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emotionsausdruck und Erzählstrategien in narrativen Interviews. Analysen zu Gesprächsaufnahmen mit jüdischen Emigranten</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Königshausen &amp; Neumann, pp.337-352, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01379685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice &amp;quot;Nation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6749,87 +6835,87 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie critique du genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.400-408, 2016, 978-2-7071-9048-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01392908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re)voir les masculinités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isabelle François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6848,1818 +6934,1818 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maxime Cervulle, Patrick Farges, Anne Isabelle François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges du masculin. Exotisation, déplacements, recentrements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.7-27, 2015, Collection Identités, Genres, Sexualités, 978-2-343-07503-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récits de vie, stratégies narratives et construction de la masculinité. Le cas des exilés germanophones en Palestine/Israël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Banoun; A. Tomiche; M. Zapata. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fictions du masculin dans les littératures occidentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.83-96, 2014, 9782812432101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3212-5.p.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01380369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeckes in Palästina/Israel. Versuch einer Männlichkeitsgeschichte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. Schubert; L. Guillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deutschland und Israel/Palästina von 1945 bis heute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Königshausen &amp; Neumann, pp.53-73, 2014, 9783826053689</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01380372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">B. Banoun; A. Tomiche; M. Zapata. </w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exilerfahrung und Refiguration von Männlichkeitskonzepten. Eine neue Perspektive auf das Israel-Korpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Bischoff; S. Komfort-Hein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fictions du masculin dans les littératures occidentales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Literatur und Exil. Neue Perspektiven</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.257-282, 2013, 9783110285642</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01381052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructions de l’espace dans les récits de vie d’exilés germanophones au Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Lartillot; U. Pfeil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constructions de l’espace dans les cultures d’expression allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.159-175, 2013, 9783034306003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01381057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Gender Studies entre transfert et institutionnalisation : une circulation des modèles et des pouvoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isabelle François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perin Emel Yavuz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Gabaude; A. Le Berre; A. Schober. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pouvoir au féminin/Spielräume weiblicher Macht. Identités, représentations et stéréotypes dans l’espace germanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Limoges (Pulim), pp.27-42, 2013, collection Espaces humains, 9782842875824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01381049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">F. Lartillot; U. Pfeil. </w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘We the Camp Boys’. Narrative Konstruktion von Männlichkeit im kanadischen Internierungslager für ‘feindliche Ausländer’ (1940-1943)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Erker; L. Dreidemy; K. Sabo; A. Salzmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constructions de l’espace dans les cultures d’expression allemande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.159-175, 2013, 9783034306003</w:t>
+              <w:t xml:space="preserve">Update! Perspektiven der Zeitgeschichte. Zeitgeschichtetage 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Studienverlag, pp.365-374, 2012, 9783706551311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01381068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘What Church Do You Go To?’ The Difficult Acculturation of German-Jewish Refugees in Canada, 1933-2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Freund. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beyond the Nation? Immigrants’ Local Lives in Transnational Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Toronto Press, pp.187-210, 2012, 9781442642782</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01381064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exilés, Refugees, Canadiens à trait d’union : identités multiples des exilés germanophones au Canada après 1933</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Mondot; N. Pelletier; P. Sardin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exil et émigration avant et après 1945. Remise en cause de lien identitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.165-184, 2012, 9782867817823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01381062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">L. Erker; L. Dreidemy; K. Sabo; A. Salzmann. </w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kitsch-Parade. Der deutsche Schlager zwischen Ur-Kult und Kultur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O. Agard; C. Helmreich; H. Vinckel-Roisin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Update! Perspektiven der Zeitgeschichte. Zeitgeschichtetage 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Studienverlag, pp.365-374, 2012, 9783706551311</w:t>
+              <w:t xml:space="preserve">Das Populäre. Untersuchungen zu Interaktionen und Differenzierungsstrategien in Literatur, Kultur und Sprache</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, V &amp; R unipress, pp.205-211, 2011, 9783862341214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dimensions urbaines du changement démographique. Le cas des &amp;quot;schrumpfende Städte&amp;quot; dans les nouveaux Länder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Gouazé; C. Prat-Erkert; A. Salles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux démographiques en France et en Allemagne. Réalités et conséquences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.189-205, 2011, 9782757401811</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décentrer les marges : sociabilités et pratiques différenciées du kitsch (Paris / Berlin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Geiser; D. Rademacher; L. Taïeb. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grenzen der Zentralität. Zur Dynamik von Zentren und Peripherien / Limites de la centralité. La dynamique des centres et des périphéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logos Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.223-237, 2011, 978-3-8325-2944-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exil in Kanada – ein Exil der “kleinen Leute”?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Azuélos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alltag im Exil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Königshausen &amp; Neumann, pp.13-30, 2011, 978-3826043550</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récits d’exil et identités multiples. Le cas des exilés germanophones au Canada après 1933</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Saint Sauveur-Henn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations, intégrations et identités multiples. Le cas de l’Allemagne au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.113-131, 2011, 978-2-87854-500-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01386818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...317 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identités à trait d’union : Les German-Canadians et la constitution d’une nation-mosaïque au Canada après 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Ben Abbes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Influences et Confluences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.177-190, 2010, 978-2-84867-292-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01386735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transit/Transfer/Transgression: Das Erzählen von „Ent-Ortung“ in Anna Seghers’ Erzählungen (1924-1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Evelein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exiles Traveling. Exploring Displacement, Crossing Boundaries in German Exile Arts and Writings 1933-1945</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rodopi, pp.283-312, 2009, 978-9042025400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01385061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canada is a fine country, you know, stupid in some ways, but it’s a fine country. Imaginer l’“Amérique” dans les récits de vie des exilés du nazisme au Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Quanquin; C. Lorre-Johnston; S. Ferré-Rode. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment comparer le Canada avec les Etats-Unis aujourd’hui. Enjeux et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.199-218, 2009, 9782878544572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01385068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nous sommes les derniers. Posez-nous des questions&amp;quot; (Hans Sahl) : la transmission d’une vie d’exil dans les récits d’exilés germanophones au Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Jongy; A. Keilhauer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmission/héritage dans l’écriture contemporaine de soi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, pp.21-32, 2009, 9782845164222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01385057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Mon histoire est une note de bas de page, sauf pour moi, parce que je l’ai vécue.” La mise en récit d’une vie d’exil chez les exilés germanophones au Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Wintermeyer; C. Bouillot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Moi public » et « moi privé » dans les mémoires et les écrits autobiographiques du XVIIe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications des Universités de Rouen et du Havre (PURH), pp.177-188, 2008, 978-2-87775-452-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01383474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associating or Quarrelling? Migration, Acculturation, and Transmission among Social-democratic Sudeten Germans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Schulze; J. M. Skidmore; D. G. John; G. Liebscher; S. Siebel-Aschenbach. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">German Diasporic Experiences: Identity, Migration, and Loss</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wilfrid Laurier University Press, pp.245-258, 2008, 978-1-55458-027-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01383472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In between the Cracks of the Canadian Mosaic: Culture and Identity of German-speaking Exiles in Canada, 1933-2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Bates; G. Huggan; M. Marinkova; J. Orr. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visions of Canada / Visions du Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Central European Association for Canadian Studies / Masaryk University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67-86, 2007, Canadian Studies in Europe / Études Canadiennes en Europe, 978-80-210-4243-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01383220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En los intersticios del mosaico : cultura e identidad de los exiliados del nazismo en Canadá, 1933- 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Montero Contreras; R. Rodríguez Rodríguez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Políticas públicas, relaciones bilaterales e identidad en Canadá. Una nueva connotación en el inicio del siglo XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Felix Galván, pp.164-176, 2007, 978-959-16-0534-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01383183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Pour ceux qui étaient plus âgés, c’est tout un monde qui s’est écroulé, mais mon monde à moi n’avait pas encore véritablement commencé”. La mise en récit d’une vie d’exil chez les exilés germanophones au Canada après 1933</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Montandon; P. Pitaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vieillir en exil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, pp.68-80, 2006, 9782845163171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01381748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture politique de gauche et immigrants germanophones au Canada après la crise économique de 1929</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Roussel; S. Le Grand; M. da Silva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résistances – mouvements sociaux – alternatives utopiques, Hommage à Jean Mortier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.35-45, 2004, 9782911860232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01381728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId190"/>
+      <w:footerReference w:type="default" r:id="rId192"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8806,51 +8892,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Farges" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490202v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048237v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brundson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04430275v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229914v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.18571" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03644132v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles-Antoine Langlois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2022-0003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911269v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee R&#246;seberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2022-0009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911261v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Knopper" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese M&#228;der" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2022-0012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.3104" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.020.0107" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355043v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.237.0031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03994999v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Albert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lotterie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.2166" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.13259" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535613v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.4605" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dedryvere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.6792" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327940v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.7614" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Hoock-Demarle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2019-0002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0008938918000614" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883730v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914478v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.3877" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.527" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.7687" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379700v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.1585" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379694v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379695v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7767/lhomme-2015-0106" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fs-2015-0211" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380366v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01426448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381043v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381042v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01426470v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381061v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386784v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386778v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384646v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384648v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383167v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383175v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381735v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381721v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383231v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dedryv&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Choffat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Friess" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goudin-Steinmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsorbistertius.website/les-alterites-dans-lespace-germanophone-du-moyen-age-au-xxie-siecle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271858v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Goldblum" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Kn&#246;rzer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Schubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Trautmann-Waller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/tsafon/?page=informations" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764400v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Mail&#228;nder" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100122740" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indravati Felicite" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goudin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021505v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/72920" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651035v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Colin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Taubert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663933v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379690v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01426499v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cervulle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798778v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Saint-Gille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798775v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamayou-Kuhn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perin Emel Yavuz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/le-lieu-du-genre-la-narration-espace-performatif-du-genre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmtraud Behr" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Hentschel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kauffmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Lang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386729v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berdet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne D&#233;barre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Krilles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Queva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798774v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383151v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10445/migration-exil-diasporas-au-prisme-de-la-rupture" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233761v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863388v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gledhill" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619410v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Marion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04799437v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021983v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studigermanici.it/orte-und-erinnerung-kartografie-israelkorpus-leonardi-costa-koesters-gensini-schettino/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195116v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chamouleau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/encyclopedie-critique-du-genre--9782348067303.htm" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222075v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uofmpress.ca/books/extras/being-german-canadian-table-of-contents" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936121v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indravati F&#233;licit&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546685v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496344v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509467v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568573v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/54869" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883752v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958670v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=61240" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562366v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01595736v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379688v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379687v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392908v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01426526v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380372v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380369v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3212-5.p.0083" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381049v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381057v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381052v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381064v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381062v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381068v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386818v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386800v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386794v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.logos-verlag.de/cgi-bin/engbuchmid?isbn=2944&amp;amp;lng=deu&amp;amp;id=" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386812v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386804v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386735v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385061v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385068v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385057v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383474v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383472v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383183v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383220v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ulb.ac.be/encs-reec/fichiers/CanadianStudies06.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381748v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381728v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Farges" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432877v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04430275v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229914v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.18571" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048237v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brundson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911261v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee R&#246;seberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Knopper" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese M&#228;der" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2022-0012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769802v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.3104" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959375v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.020.0107" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03644132v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles-Antoine Langlois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2022-0003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911269v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2022-0009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355043v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.237.0031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03994999v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Albert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lotterie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.2166" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.13259" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327954v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dedryvere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.6792" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327940v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.7614" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535613v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.4605" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Hoock-Demarle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2019-0002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883730v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.3877" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883733v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0008938918000614" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.527" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.7687" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379700v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.1585" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379695v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7767/lhomme-2015-0106" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fs-2015-0211" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380366v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381043v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381042v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01426470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01426448v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381061v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386784v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386778v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384646v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384648v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383167v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383175v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383157v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381735v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381721v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383231v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dedryv&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Choffat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Friess" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goudin-Steinmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsorbistertius.website/les-alterites-dans-lespace-germanophone-du-moyen-age-au-xxie-siecle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271858v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Goldblum" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Kn&#246;rzer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Schubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Trautmann-Waller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/tsafon/?page=informations" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764400v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Mail&#228;nder" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100122740" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indravati Felicite" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goudin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021505v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/72920" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651035v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Colin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Taubert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663933v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379690v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01426499v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cervulle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798778v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Saint-Gille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798775v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamayou-Kuhn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perin Emel Yavuz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/le-lieu-du-genre-la-narration-espace-performatif-du-genre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmtraud Behr" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Hentschel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kauffmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Lang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386729v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berdet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne D&#233;barre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Krilles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Queva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798774v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383151v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10445/migration-exil-diasporas-au-prisme-de-la-rupture" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233761v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863388v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gledhill" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619410v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Marion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04799437v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021983v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studigermanici.it/orte-und-erinnerung-kartografie-israelkorpus-leonardi-costa-koesters-gensini-schettino/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195116v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chamouleau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/encyclopedie-critique-du-genre--9782348067303.htm" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222075v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uofmpress.ca/books/extras/being-german-canadian-table-of-contents" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936121v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indravati F&#233;licit&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546685v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496344v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509467v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568573v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/54869" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883752v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958670v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=61240" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01595736v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562366v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05581220v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ids-pub.bsz-bw.de/frontdoor/deliver/index/docId/12347/file/Farges_Israels_fleissige_Jeckes_2017.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379688v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379687v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379685v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392908v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01426526v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3212-5.p.0083" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380372v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381052v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381057v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381049v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381068v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381064v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381062v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386812v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386800v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386794v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.logos-verlag.de/cgi-bin/engbuchmid?isbn=2944&amp;amp;lng=deu&amp;amp;id=" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386804v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386818v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386735v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385061v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385068v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385057v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383474v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383472v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383220v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ulb.ac.be/encs-reec/fichiers/CanadianStudies06.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383183v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381748v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381728v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>