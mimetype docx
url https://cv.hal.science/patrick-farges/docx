--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -391,3121 +391,3133 @@
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 volume (84), pp.69-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ceg.18571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04229914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction &amp;quot;Un voleur dans la nuit. Histoires de féminisme dans les années 1970 au Centre for Contemporary Cultural Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isabelle François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Brundson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poli - Politique de l'Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04048237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ce sont les enfants qui ont vécu la guerre comme un grand jeu… » (Sebastian Haffner). Subjectivités et masculinités-en-devenir en 1918</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (1), pp.11-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/allemagne.3104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03769802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Röseberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Knopper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Therese Mäder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium - culture@kultur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (1), pp.1-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2478/sck-2022-0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03911261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Ce sont les enfants qui ont vécu la guerre comme un grand jeu… » (Sebastian Haffner). Subjectivités et masculinités-en-devenir en 1918</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Able-bodied men : une catégorie transnationale pour l’histoire des masculinités juives allemandes dans la post-migration (après 1933) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Genre et communautés corporelles (coord. Guillaume Robin), N° 20 (1), pp.107-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/corp1.020.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03959375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles-Antoine Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium - culture@kultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/sck-2022-0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03644132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glossaire: Bien culturel / Héritage et patrimoine vs Kulturgut / kulturelles Erbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Röseberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium - culture@kultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), pp.91-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/sck-2022-0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03911269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical Men's Studies, Männlichkeitsgeschichte, histoire de la virilité : quelques effets de réception triangulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 237, pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/all.237.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03355043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La migration germanophone en Palestine/Israël après 1933</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, "Saisir le murmure du monde" (sld. Marianne Amar, Sylvie Aprile, Anouche Kunth, Isabelle Lacoue-Labarthe), n° 1335 (oct.-déc. 2021), pp.22-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.13259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03528568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos : les mots du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lotterie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20-21, pp.11-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elh.2166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’homme à homme&amp;quot; : Récits de rencontres entre Yekkes et Arabes en Palestine/Israël (années 1930 et 1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Genre et nations partitionnées, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/genrehistoire.4605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02535613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces de la vie juive en Allemagne (1867-1933)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dedryvere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Histoire des Juifs et Juives d’Allemagne (1867-1933), 77, pp.9-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ceg.6792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02327954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre : une « catégorie utile » de l'histoire juive allemande (1867-1933)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Histoire des Juifs et Juives d'Allemagne (1867-1933), 77, pp.171-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ceg.7614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02327940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien de Patrick Farges avec Marie-Claire Hoock-Demarle, professeure émérite à l’Université Paris Diderot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Hoock-Demarle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02535715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Im Westen nichts Neues? Cultural Studies in Frankreich im 21. Jahrhundert - eine Sammelrezension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium - culture@kultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/sck-2019-0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02098493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pioneers, Losers, White Collars: Narratives of Masculinity Among German-Speaking Jews in Palestine/Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remembrance and Research. The Journal of the Israel Oral History Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, p. 33-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01883730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Für die war ich Luft&amp;quot;. Raconter le corps masculin juif allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75, p. 157-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ceg.3877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01914478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Muscle’ Yekkes? Multiple German-Jewish Masculinities in Palestine/Israel after 1933</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Central European History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51, p. 466-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0008938918000614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01883733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kreuzberg 36&amp;quot; se révolte : occupations d’immeubles et luttes urbaines à Berlin (années 1970 et 1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 54 (1), pp.11-24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/allemagne.3104⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Berlin 1957-1994 (dir. V. Carré &amp; A. Owzar), 49 (1), pp.99-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/allemagne.527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Able-bodied men : une catégorie transnationale pour l’histoire des masculinités juives allemandes dans la post-migration (après 1933) ?</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01562368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orient imaginé/Orient vécu chez les Juifs germanophones (yekkes) en Palestine/Israël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/corp1.020.0107⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Espace du récit, récit de l’espace en contexte germanique, 31 bis, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/narratologie.7687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01552397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Israels fleißige Jeckes’. Der deutsch-jüdische Einwanderer als wirtschaftlicher Pionier und erfolgreicher Entrepreneur in Palästina/Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium - culture@kultur</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Exilforschung. Ein internationales Jahrbuch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, ‘Kometen des Geldes’. Ökonomie und Exil, 33, pp.73-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...418 lines deleted...]
-                <w:t xml:space="preserve">Laurence Guillon</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01379694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masculinité, mensonge, Jeckischkeit dans le roman de Yoram Kaniuk, 1948</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Histoire des Juifs et Juives d’Allemagne (1867-1933), 77, pp.9-22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ceg.6792⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Quelques vérités à propos du mensonge ?, 68 (1), pp.219-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ceg.1585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le genre : une « catégorie utile » de l'histoire juive allemande (1867-1933)</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01379700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Diese meine Sprache, die so männlich geworden ist.’ Jeckes in Palästina/Israel im Spannungsverhältnis zwischen Sprachen und Geschlecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ceg.7614⟩</w:t>
+              <w:t xml:space="preserve">L'Homme. Europäische Zeitschrift für Feministische Geschichtswissenschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Mit Sprachen, 26 (1), pp.63-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7767/lhomme-2015-0106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">D’homme à homme&amp;quot; : Récits de rencontres entre Yekkes et Arabes en Palestine/Israël (années 1930 et 1940)</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01379695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die ‘Jeckes’ im Mandatsgebiet Palästina und in Israel: Versuch einer Männlichkeitsgeschichte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/genrehistoire.4605⟩</w:t>
+              <w:t xml:space="preserve">Feministische Studien. Zeitschrift für interdisziplinäre Frauen- und Geschlechterforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nationalsozialismus und Geschlecht: Räume - Selbstzeugnisse - Erinnerungen, 33 (2), pp.278-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/fs-2015-0211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Hoock-Demarle</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01379697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germanistik in Frankreich zwischen Tradition und neuen Herausforderungen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24</w:t>
+              <w:t xml:space="preserve">Studi Germanici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.331-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Im Westen nichts Neues? Cultural Studies in Frankreich im 21. Jahrhundert - eine Sammelrezension</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01380366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Männlichkeitskonstruktionen von Jeckes in Israel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium - culture@kultur</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Germanistik in der Schweiz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.21-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Patrick Farges</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01381043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’institutionnalisation des Gender Studies en France : un processus à plusieurs niveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Isabelle François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remembrance and Research. The Journal of the Israel Oral History Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2, p. 33-50</w:t>
+              <w:t xml:space="preserve">Romanica Silesiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.33-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01381042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Gender Studies entre transfert et institutionnalisation: une circulation Est-Ouest des modèles et des pouvoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Isabelle François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers européens de la Sorbonne Nouvelle : Histoire Économie Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vers de nouvelles pratiques académiques Est-Ouest. Acteurs et passeurs dans la culture universitaire en France, 9, pp.21-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'institutionnalisation des Gender Studies en France: un processus à plusieurs niveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Isabelle François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Central European History</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Romanica Silesiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Constructions genrées / Gendered constructions, 8, pp.33-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Kreuzberg 36&amp;quot; se révolte : occupations d’immeubles et luttes urbaines à Berlin (années 1970 et 1980)</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masculinity and confinement: German-speaking refugees in Canadian internment camps (1940-1943)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Culture, Society &amp; Masculinities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (1), pp.23-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Orient imaginé/Orient vécu chez les Juifs germanophones (yekkes) en Palestine/Israël</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01381061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparer son séjour de recherche en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectivia.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Scholar Guide. Faire de l’histoire en Allemagne</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">‘Israels fleißige Jeckes’. Der deutsch-jüdische Einwanderer als wirtschaftlicher Pionier und erfolgreicher Entrepreneur in Palästina/Israel</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nachwirkungen der Französischen Revolution? Anna Seghers’ literarische Aneignung des Karibik-Stoffes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argonautenschiff. Jahrbuch der Anna-Seghers-Gesellschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20, pp.106-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘I’m a hybrid’ (W. Glaser). Hybridität und Akkulturation am Beispiel deutschsprachiger Exilanten in Kanada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exilforschung. Ein internationales Jahrbuch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, ‘Kometen des Geldes’. Ökonomie und Exil, 33, pp.73-92</w:t>
+              <w:t xml:space="preserve">, 2009, Exil, Entwurzelung, Hybridität, 27, pp.40-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...893 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01384646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une identité à trait d’union ? Les “Germano-Canadiens” et la nation-mosaïque multiculturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42, pp.9-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01384648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert culturel et condensation de la mémoire : Les migrations du texte dans les nouvelles des écrivains exilés Henry Kreisel (1922-1991) et Carl Weiselberger (1900-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palabres. Revue d’Etudes Africaines et Caribéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, L'immigration et ses avatars, 7 (1-2), pp.75-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01383167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Akkulturation deutschsprachiger Exilanten in Kanada (1933-2003): Zwischen Mikro- und institutioneller Geschichte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jahrbuch für Internationale Germanistik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Migrations-, Emigrations- und Remigrationskulturen, 82 (6), pp.81-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01383175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraire d’un exilé ethnographe. Les migrations du texte dans les nouvelles de Henry Kreisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Cinéma, littérature et immigration, 28, pp.53-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01383157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Nous les Camp Boys” : Constructions de la masculinité dans les récits des “réfugiés-internés” au Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Construction des sexualités et migration, 27, pp.62-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01381744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwischen „hier“ und „da“. Kulturtransfer am Beispiel eines deutschsprachigen Exilanten in Kanada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exil. Forschung, Erkenntnisse, Ergebnisse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (2), pp.85-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01381735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cultural Hyphen: Transgression and Translation in the Narratives of Self of German-Speaking Exiles to Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus on German Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 11, pp.33-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01381721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3515,98 +3527,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“In this compression chamber between Europe and North America” (E. Koch). Construction de la temporalité dans les récits des “réfugiés-internés” au Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités de l'exil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Nouss, Feb 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01383231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3616,5136 +3628,5312 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les altérités dans l’espace germanophone du Moyen Âge au XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dedryvère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Choffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucrèce Friess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Goudin-Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orbis Tertius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Études germaniques, 978-2-36783-456-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Dedryvère</w:t>
+                <w:t xml:space="preserve">halshs-05572063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives de la Diaspora / Diaspora des Archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Choffat</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucrèce Friess</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Knörzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Études germaniques, 978-2-36783-456-6</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Trautmann-Waller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Lille. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Tsafon. Revue d'études juives du Nord, hors-série (11), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Archives de la Diaspora / Diaspora des Archives</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04271858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcher au pas et trébucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sonia Goldblum</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Mailänder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9782757436820</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03764400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transimpérialités contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Heidi Knörzer</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dedryvere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katja Schubert</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indravati Felicite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, Revue Tsafon. Revue d'études juives du Nord, hors-série (11), 2023</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Goudin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. Peter Lang, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Marcher au pas et trébucher</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03353820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Muscle et l’Esprit. Masculinités germano-juives dans la post-migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PIE Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-8076-1452-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annäherung durch Konflikt: Mittler und Vermittlung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9782757436820</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fritz Taubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Patrick Farges</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01651035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annäherung durch Konflikt : Mittler und Vermittlung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fritz Taubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dedryvere</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Indravati Felicite</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Heidelberg Synchron, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01663933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bindestrich-Identitäten? Sudetendeutsche Sozialdemokraten und deutsche Juden als Exilanten in Kanada. Studie zu Akkulturationsprozessen nach 1933</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">edition lumière, 2015, 9783943245301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01379690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marges du masculin: exotisation, déplacements, recentrements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cervulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Peter Lang. Peter Lang, 2021</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Isabelle François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 4, 176 p., 2015, Collection Identités, genres, sexualités, Anne Tomiche; Pierre Zoberman, 978-2-343-07503-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 978-2-8076-1452-9</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le premier féminisme allemand (1848-1933). Un mouvement social de dimension internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Saint-Gille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion, 2013, 9782757404287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Annäherung durch Konflikt: Mittler und Vermittlung</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00798778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue, économie, entreprise. Gérer les échanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole Colin</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmtraud Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Hentschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Sorbonne Nouvelle, 2011, 9782878544862</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Fritz Taubert</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lieu du genre. La narration comme espace performatif du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole Colin</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chamayou-Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Heidelberg Synchron, 2017</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perin Emel Yavuz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9782878545197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">edition lumière, 2015, 9783943245301</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00798775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Postkolonial »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Berdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Débarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Krilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Queva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIERA. , 4, 2010, Trajectoires - Travaux des jeunes chercheurs du CIERA, 1961-9057</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cervulle</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le trait d'union ou l'intégration sans l'oubli. Itinéraires d'exilés germanophones au Canada après 1933</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions de la Maison des Sciences de l'Homme, 2008, coll. "Dialogiques", 978-2-7351-1151-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00798774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masculin / Féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Farges</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chamayou-Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 4, 176 p., 2015, Collection Identités, genres, sexualités, Anne Tomiche; Pierre Zoberman, 978-2-343-07503-7</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perin Emel Yavuz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIERA. , 1, 2007, Trajectoires - Travaux des jeunes chercheurs du CIERA, Michael Werner, 1961-9057</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...549 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01383151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (46)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah ou exil?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Katell Brestic; Gwénola Sebaux; Sheena Trimble. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration, exil, diasporas au prisme de la rupture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.245-273, 2026, Essais, 979-10-413-0349-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.245-273, 2026, Essais, 979-10-413-0349-6</w:t>
+                <w:t xml:space="preserve">halshs-05572106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiquer une histoire transnationale ? L’internationalisation des études historiques depuis les années 1990 au prisme des cursus intégrés franco-allemands en histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’enseignement supérieur du XIXe siècle à nos jours. Établissements, acteurs, disciplines, pédagogies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CUIP, pp.401-412, 2026, Pédagogie et éducation: héritages, (ré)inventions, actualité, 979-10-977126-0-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre-cultures berlinoises : fin de partie ? (années 1970 à nos jours)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Richer-Rossi; Stéphane Patin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les industries culturelles et créatives : expressions culturelles et contre-culturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orbis Tertius, pp.295-326, 2025, 978-2-36783-436-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05233761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Game’s Afoot&amp;quot; (Shakespeare). Récit historique et dispositif ludique : un exemple de transmédia ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Gledhill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Richer-Rossi; Stéphane Patin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le transmédia dans les industries culturelles et créatives. Approches théoriques et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Orbis Tertius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.31-82, 2024, 978-2-36783-421-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04863388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geschichte. Interkulturell. Retour sur vingt ans de cursus intégré franco-allemand en histoire (Bielefeld / Paris)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Chamayou-Kuhn, Ingrid Lacheny, Romana Weiershausen, Dirk Weissmann (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exil, migration et transferts culturels : Perspectives franco-allemandes / Exil, Migration und Kulturtransfer: Deutsch-französische Perspektiven</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.115-132, 2024, 978-2-87574-875-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04619410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«‘Grande victoire ! Pas d’école !’ Le quotidien d’un garçon juif entre guerre et révolution à Berlin (1915-1919)»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphanie Lemaine; Guillaume Doizy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Enfance au risque de la guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée du Vermandois, p. 58-72, 2024, 9782959021015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04799437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Einige Überlegungen über das Israelkorpus als kulturhistorisches Archiv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simona Leonardi, Marcella Costa, Sabine E. Koesters Gensini, Valentina Schettino (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orte und Erinnerung. Eine Kartografie des Israelkorpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Istituto Italiano di Studi Germanici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.25-39, 2023, Confronti, 978-88-95868-60-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04021983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Chamouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juliette Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie critique du genre (éd. actualisée et révisée)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.479-488, 2021, 9782348067303</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Découverte</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03195116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Transnational Yekkish Identity? Comparing German Jews in Canada and Israel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexander Freund. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Being German Canadian. History, Memory, Generations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">University of Manitoba Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.86-111, 2021, 978-0-88755-847-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03222075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: « Transimpérialités » contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dedryvere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indravati Félicité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Goudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Dedryvère; Patrick Farges; Indravati Félicité; Elisa Goudin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transimpérialités contemporaines / Moderne Transimperialitäten Rivalités, contacts, émulation / Rivalitäten, Kontakte, Wetteifer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 67, Peter Lang, pp.15-25, 2021, Zivilisationen und Geschichte, 978-3-631-79817-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Masculinities among German Jewish Refugees: A Transnational Comparison between Canada and Palestine/Israel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Björn Krondorfer; Ovidiu Creanga. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocaust and Masculinities. Critical Inquiries into the Presence and Absence of Men</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, State University of New York (SUNY) Press, p. 245-266, 2020, 978-1-4384-7778-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02546685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Out in the East Contribution à une histoire des homosexualités en Allemagne en contexte post-dictatorial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brice Chamouleau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre, sexualités et démocratie : l’avènement du public et du privé en contexte post-dictatorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 50 (1), OpenEditionJournals, pp.157-177, 2020, Mélanges de la Casa de Velàzquez (nouvelle série)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02496344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dis-moi ce que tu manges, je te dirai ce que tu es&amp;quot; (Brillat-Savarin). Arts et rituels culinaires quotidiens dans la post-migration à l’exemple des juifs germanophones en Israël (des années 1930 à nos jours)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Richer-Rossi; Stéphane Patin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La culture dans tous ses E(é)tats. Stratégies de communication, logiques artistiques et logiques économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, pp.113-126, 2020, 9782813003683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02509467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transnational Yekkishkeit from a Canadian Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Swen Steinberg; Anthony Grenville. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Refugees from Nazi-Occupied Europe in British Overseas Territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brill Rodopi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.21-45, 2019, 978-90-04-39953-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02568573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahrung für ‘Muskeljuden?’ Konsum, Küche und Geschlechterverhältnisse am Beispiel der deutschsprachigen Juden (Jeckes) in Palästina/Israel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ursula Seeber &amp; Veronika Zwerger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Küche der Erinnerung. Essen und Exil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, New Academic Press, p. 180-197, 2018, 978-3-7003-2081-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01883752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Civiliser l’Orient et faire fleurir le désert&amp;quot; : vers une histoire critique du masculin à l’exemple des Juifs allemands (Yekkes) en Palestine/Israël après 1933</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Binard et Michel Prum. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minorités et Minoritaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2-343-15940-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01958670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Cette langue, la mienne, qui est devenue si masculine’. Genre et langue chez les Juifs germanophones en Palestine/Israël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Calle-Gruber; Sarah-Anaïs Crevier Goulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecritures migrantes du genre (II). Langues, Arts, Inter-sectionnalités génériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.63-72, 2017, 978-2-87854-706-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01595736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israels fleißige Jeckes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Irmtraud Behr; Anja Kern; Albrecht Plewnia; Jürgen Ritte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wirtschaft erzählen. Narrative Formatierungen von Ökonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narr Francke Attempto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 111-124, 2017, 978-3-8233-8072-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05581220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identités juives allemandes en Palestine/Israël : aspects transnationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gwénola Sebaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identités, migrations et mobilités transnationales. Europe, XIXe–XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.147-158, 2017, 978-2-7574-1636-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01562366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Irmtraud Behr; Anja Kern; Albrecht Plewnia; Jürgen Ritte. </w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Generation Palmach’? Junge Männer in der Post-Migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Siegemund. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wirtschaft erzählen. Narrative Formatierungen von Ökonomie</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, p. 111-124, 2017, 978-3-8233-8072-6</w:t>
+              <w:t xml:space="preserve">Deutsche und zentraleuropäische Juden in Palästina und Israel. Kulturtransfers, Lebenswelten, Identitäten. Beispiele aus Haifa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Neofelis Verlag, pp.360-373, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01379687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ‘conditions masculines’ au sortir de la Seconde Guerre mondiale. Perspectives transnationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa Mailänder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Berger &amp; A. Kwaschik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "condition féminine". Féminismes et mouvements de femmes aux XIXe–XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franz Steiner Verlag, pp.153-166, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01379688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotionen der ‘Mannwerdung’. Erinnerungen an die Knaben- und Jugendjahre im Israelkorpus (1. Generation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Leonardi, E.-M. Thüne &amp; A. Betten. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emotionsausdruck und Erzählstrategien in narrativen Interviews. Analysen zu Gesprächsaufnahmen mit jüdischen Emigranten</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Königshausen &amp; Neumann, pp.337-352, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01379685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice &amp;quot;Nation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Chamouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie critique du genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.400-408, 2016, 978-2-7071-9048-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01392908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re)voir les masculinités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isabelle François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cervulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maxime Cervulle, Patrick Farges, Anne Isabelle François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges du masculin. Exotisation, déplacements, recentrements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.7-27, 2015, Collection Identités, Genres, Sexualités, 978-2-343-07503-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récits de vie, stratégies narratives et construction de la masculinité. Le cas des exilés germanophones en Palestine/Israël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Banoun; A. Tomiche; M. Zapata. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fictions du masculin dans les littératures occidentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.83-96, 2014, 9782812432101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3212-5.p.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01380369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeckes in Palästina/Israel. Versuch einer Männlichkeitsgeschichte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. Schubert; L. Guillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deutschland und Israel/Palästina von 1945 bis heute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Königshausen &amp; Neumann, pp.53-73, 2014, 9783826053689</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01380372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exilerfahrung und Refiguration von Männlichkeitskonzepten. Eine neue Perspektive auf das Israel-Korpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Bischoff; S. Komfort-Hein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Literatur und Exil. Neue Perspektiven</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.257-282, 2013, 9783110285642</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01381052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructions de l’espace dans les récits de vie d’exilés germanophones au Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Lartillot; U. Pfeil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructions de l’espace dans les cultures d’expression allemande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.159-175, 2013, 9783034306003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01381057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Gender Studies entre transfert et institutionnalisation : une circulation des modèles et des pouvoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isabelle François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perin Emel Yavuz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Gabaude; A. Le Berre; A. Schober. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pouvoir au féminin/Spielräume weiblicher Macht. Identités, représentations et stéréotypes dans l’espace germanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Limoges (Pulim), pp.27-42, 2013, collection Espaces humains, 9782842875824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01381049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘We the Camp Boys’. Narrative Konstruktion von Männlichkeit im kanadischen Internierungslager für ‘feindliche Ausländer’ (1940-1943)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Erker; L. Dreidemy; K. Sabo; A. Salzmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Update! Perspektiven der Zeitgeschichte. Zeitgeschichtetage 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Studienverlag, pp.365-374, 2012, 9783706551311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01381068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘What Church Do You Go To?’ The Difficult Acculturation of German-Jewish Refugees in Canada, 1933-2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Freund. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beyond the Nation? Immigrants’ Local Lives in Transnational Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Toronto Press, pp.187-210, 2012, 9781442642782</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01381064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exilés, Refugees, Canadiens à trait d’union : identités multiples des exilés germanophones au Canada après 1933</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Mondot; N. Pelletier; P. Sardin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exil et émigration avant et après 1945. Remise en cause de lien identitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.165-184, 2012, 9782867817823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01381062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décentrer les marges : sociabilités et pratiques différenciées du kitsch (Paris / Berlin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Geiser; D. Rademacher; L. Taïeb. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grenzen der Zentralität. Zur Dynamik von Zentren und Peripherien / Limites de la centralité. La dynamique des centres et des périphéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logos Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.223-237, 2011, 978-3-8325-2944-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kitsch-Parade. Der deutsche Schlager zwischen Ur-Kult und Kultur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. Agard; C. Helmreich; H. Vinckel-Roisin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Das Populäre. Untersuchungen zu Interaktionen und Differenzierungsstrategien in Literatur, Kultur und Sprache</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, V &amp; R unipress, pp.205-211, 2011, 9783862341214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01386812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions urbaines du changement démographique. Le cas des &amp;quot;schrumpfende Städte&amp;quot; dans les nouveaux Länder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Gouazé; C. Prat-Erkert; A. Salles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux démographiques en France et en Allemagne. Réalités et conséquences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.189-205, 2011, 9782757401811</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01386800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exil in Kanada – ein Exil der “kleinen Leute”?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Azuélos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alltag im Exil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Königshausen &amp; Neumann, pp.13-30, 2011, 978-3826043550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01386804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récits d’exil et identités multiples. Le cas des exilés germanophones au Canada après 1933</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Saint Sauveur-Henn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations, intégrations et identités multiples. Le cas de l’Allemagne au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.113-131, 2011, 978-2-87854-500-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01386818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identités à trait d’union : Les German-Canadians et la constitution d’une nation-mosaïque au Canada après 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Ben Abbes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Influences et Confluences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.177-190, 2010, 978-2-84867-292-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01386735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transit/Transfer/Transgression: Das Erzählen von „Ent-Ortung“ in Anna Seghers’ Erzählungen (1924-1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Evelein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exiles Traveling. Exploring Displacement, Crossing Boundaries in German Exile Arts and Writings 1933-1945</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rodopi, pp.283-312, 2009, 978-9042025400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01385061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canada is a fine country, you know, stupid in some ways, but it’s a fine country. Imaginer l’“Amérique” dans les récits de vie des exilés du nazisme au Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Quanquin; C. Lorre-Johnston; S. Ferré-Rode. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment comparer le Canada avec les Etats-Unis aujourd’hui. Enjeux et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.199-218, 2009, 9782878544572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01385068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nous sommes les derniers. Posez-nous des questions&amp;quot; (Hans Sahl) : la transmission d’une vie d’exil dans les récits d’exilés germanophones au Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Jongy; A. Keilhauer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmission/héritage dans l’écriture contemporaine de soi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, pp.21-32, 2009, 9782845164222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01385057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Mon histoire est une note de bas de page, sauf pour moi, parce que je l’ai vécue.” La mise en récit d’une vie d’exil chez les exilés germanophones au Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Wintermeyer; C. Bouillot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Moi public » et « moi privé » dans les mémoires et les écrits autobiographiques du XVIIe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications des Universités de Rouen et du Havre (PURH), pp.177-188, 2008, 978-2-87775-452-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01383474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associating or Quarrelling? Migration, Acculturation, and Transmission among Social-democratic Sudeten Germans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Schulze; J. M. Skidmore; D. G. John; G. Liebscher; S. Siebel-Aschenbach. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">German Diasporic Experiences: Identity, Migration, and Loss</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wilfrid Laurier University Press, pp.245-258, 2008, 978-1-55458-027-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01383472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In between the Cracks of the Canadian Mosaic: Culture and Identity of German-speaking Exiles in Canada, 1933-2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Bates; G. Huggan; M. Marinkova; J. Orr. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visions of Canada / Visions du Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central European Association for Canadian Studies / Masaryk University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.67-86, 2007, Canadian Studies in Europe / Études Canadiennes en Europe, 978-80-210-4243-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01383220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En los intersticios del mosaico : cultura e identidad de los exiliados del nazismo en Canadá, 1933- 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Montero Contreras; R. Rodríguez Rodríguez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Políticas públicas, relaciones bilaterales e identidad en Canadá. Una nueva connotación en el inicio del siglo XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Felix Galván, pp.164-176, 2007, 978-959-16-0534-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01383183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Pour ceux qui étaient plus âgés, c’est tout un monde qui s’est écroulé, mais mon monde à moi n’avait pas encore véritablement commencé”. La mise en récit d’une vie d’exil chez les exilés germanophones au Canada après 1933</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Montandon; P. Pitaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vieillir en exil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, pp.68-80, 2006, 9782845163171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01381748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture politique de gauche et immigrants germanophones au Canada après la crise économique de 1929</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Roussel; S. Le Grand; M. da Silva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résistances – mouvements sociaux – alternatives utopiques, Hommage à Jean Mortier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.35-45, 2004, 9782911860232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01381728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Translaté’ : la traversée du temps de N. O. Body.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, https://aoc.media/critique/2026/05/06/translate-la-traversee-du-temps-de-n-o-body-sur-memoires-des-annees-de-jeune-fille-dun-homme/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05615734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId192"/>
+      <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8892,51 +9080,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Farges" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432877v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04430275v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229914v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.18571" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048237v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brundson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911261v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee R&#246;seberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Knopper" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese M&#228;der" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2022-0012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769802v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.3104" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959375v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.020.0107" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03644132v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles-Antoine Langlois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2022-0003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911269v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2022-0009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355043v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.237.0031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03994999v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Albert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lotterie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.2166" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.13259" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327954v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dedryvere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.6792" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327940v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.7614" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535613v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.4605" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Hoock-Demarle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2019-0002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883730v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.3877" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883733v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0008938918000614" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.527" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.7687" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379700v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.1585" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379695v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7767/lhomme-2015-0106" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fs-2015-0211" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380366v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381043v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381042v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01426470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01426448v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381061v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386784v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386778v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384646v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384648v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383167v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383175v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383157v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381735v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381721v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383231v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dedryv&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Choffat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Friess" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goudin-Steinmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsorbistertius.website/les-alterites-dans-lespace-germanophone-du-moyen-age-au-xxie-siecle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271858v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Goldblum" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Kn&#246;rzer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Schubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Trautmann-Waller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/tsafon/?page=informations" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764400v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Mail&#228;nder" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100122740" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indravati Felicite" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goudin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021505v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/72920" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651035v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Colin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Taubert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663933v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379690v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01426499v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cervulle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798778v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Saint-Gille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798775v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamayou-Kuhn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perin Emel Yavuz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/le-lieu-du-genre-la-narration-espace-performatif-du-genre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmtraud Behr" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Hentschel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kauffmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Lang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386729v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berdet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne D&#233;barre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Krilles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Queva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798774v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383151v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10445/migration-exil-diasporas-au-prisme-de-la-rupture" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233761v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863388v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gledhill" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619410v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Marion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04799437v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021983v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studigermanici.it/orte-und-erinnerung-kartografie-israelkorpus-leonardi-costa-koesters-gensini-schettino/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195116v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chamouleau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/encyclopedie-critique-du-genre--9782348067303.htm" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222075v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uofmpress.ca/books/extras/being-german-canadian-table-of-contents" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936121v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indravati F&#233;licit&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546685v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496344v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509467v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568573v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/54869" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883752v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958670v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=61240" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01595736v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562366v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05581220v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ids-pub.bsz-bw.de/frontdoor/deliver/index/docId/12347/file/Farges_Israels_fleissige_Jeckes_2017.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379688v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379687v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379685v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392908v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01426526v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3212-5.p.0083" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380372v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381052v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381057v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381049v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381068v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381064v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381062v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386812v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386800v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386794v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.logos-verlag.de/cgi-bin/engbuchmid?isbn=2944&amp;amp;lng=deu&amp;amp;id=" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386804v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386818v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386735v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385061v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385068v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385057v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383474v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383472v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383220v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ulb.ac.be/encs-reec/fichiers/CanadianStudies06.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383183v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381748v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381728v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Farges" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432877v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04430275v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229914v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.18571" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RTNJXLMT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048237v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brundson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769802v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.3104" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911261v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee R&#246;seberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Knopper" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese M&#228;der" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2022-0012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.020.0107" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03644132v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles-Antoine Langlois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2022-0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2022-0009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.237.0031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528568v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.13259" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03994999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Albert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lotterie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.2166" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535613v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.4605" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dedryvere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.6792" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327940v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.7614" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535715v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Hoock-Demarle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098493v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2019-0002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883730v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914478v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.3877" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883733v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0008938918000614" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562368v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.527" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552397v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.7687" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379700v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.1585" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379695v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7767/lhomme-2015-0106" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379697v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fs-2015-0211" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380366v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381043v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381042v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01426470v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01426448v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381061v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386784v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386778v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384646v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384648v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383167v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383175v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383157v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381744v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381735v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381721v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383231v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572063v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dedryv&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Choffat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Friess" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goudin-Steinmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsorbistertius.website/les-alterites-dans-lespace-germanophone-du-moyen-age-au-xxie-siecle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271858v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Goldblum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Kn&#246;rzer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Schubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Trautmann-Waller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/tsafon/?page=informations" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764400v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Mail&#228;nder" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100122740" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353820v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indravati Felicite" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goudin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021505v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/72920" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651035v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Colin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Taubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663933v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379690v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01426499v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cervulle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798778v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Saint-Gille" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386747v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmtraud Behr" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Hentschel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kauffmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Lang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798775v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamayou-Kuhn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perin Emel Yavuz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/le-lieu-du-genre-la-narration-espace-performatif-du-genre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386729v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berdet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne D&#233;barre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Krilles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Queva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798774v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383151v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572106v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10445/migration-exil-diasporas-au-prisme-de-la-rupture" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624200v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Marion" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233761v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863388v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gledhill" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619410v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04799437v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021983v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studigermanici.it/orte-und-erinnerung-kartografie-israelkorpus-leonardi-costa-koesters-gensini-schettino/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195116v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chamouleau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/encyclopedie-critique-du-genre--9782348067303.htm" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222075v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uofmpress.ca/books/extras/being-german-canadian-table-of-contents" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936121v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indravati F&#233;licit&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546685v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496344v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509467v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568573v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/54869" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883752v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958670v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=61240" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01595736v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05581220v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ids-pub.bsz-bw.de/frontdoor/deliver/index/docId/12347/file/Farges_Israels_fleissige_Jeckes_2017.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562366v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379687v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379688v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379685v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392908v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01426526v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380369v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3212-5.p.0083" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380372v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381052v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381057v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381049v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381068v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381064v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381062v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386794v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.logos-verlag.de/cgi-bin/engbuchmid?isbn=2944&amp;amp;lng=deu&amp;amp;id=" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386812v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386800v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386804v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386818v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386735v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385061v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385068v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385057v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383474v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383472v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383220v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ulb.ac.be/encs-reec/fichiers/CanadianStudies06.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383183v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381748v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381728v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05615734v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>