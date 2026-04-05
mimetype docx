--- v0 (2026-03-10)
+++ v1 (2026-04-05)
@@ -299,957 +299,957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous-to-crystal transition in the layer-by-layer growth of bivalve shell prisms</w:t>
+                <w:t xml:space="preserve">Sub-micrometric spatial distribution of amorphous and crystalline carbonates in biogenic crystals using coherent Raman microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Duboisset</w:t>
+                <w:t xml:space="preserve">Hamadou Dicko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilman Grünewald</w:t>
+                <w:t xml:space="preserve">Jérémie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamadou Dicko</w:t>
+                <w:t xml:space="preserve">Vaihiti Teaniniuraitemoana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 142, pp.194-207. </w:t>
+              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 214 (4), pp.107909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2022.01.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsb.2022.107909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03527747v1</w:t>
+                <w:t xml:space="preserve">hal-03852411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-micrometric spatial distribution of amorphous and crystalline carbonates in biogenic crystals using coherent Raman microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Amorphous-to-crystal transition in the layer-by-layer growth of bivalve shell prisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman Grünewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamadou Dicko</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vaihiti Teaniniuraitemoana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 214 (4), pp.107909. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142, pp.194-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsb.2022.107909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2022.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852411v1</w:t>
+                <w:t xml:space="preserve">hal-03527747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband decoupling of intensity and polarization with vectorial Fourier metasurfaces</w:t>
+                <w:t xml:space="preserve">Technical Note: A universal method for measuring the thickness of microscopic calcite crystals, based on Bidirectional Circular Polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qinghua Song</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arthur Baroni</w:t>
+                <w:t xml:space="preserve">Luc L Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pin Chieh Wu</w:t>
+                <w:t xml:space="preserve">Yves Gally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Chenot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-23908-0⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.775-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-775-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03111022v2</w:t>
+                <w:t xml:space="preserve">hal-02467596v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical Note: A universal method for measuring the thickness of microscopic calcite crystals, based on Bidirectional Circular Polarization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broadband decoupling of intensity and polarization with vectorial Fourier metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinghua Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc L Beaufort</w:t>
+                <w:t xml:space="preserve">Pin Chieh Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gally</w:t>
+                <w:t xml:space="preserve">Sébastien Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginie Brandli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18, pp.775-785. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.3631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-18-775-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-23908-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467596v2</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111022v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Quantitative Phase Imaging to Polarization-Sensitive Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Reference-free quantitative microscopic imaging of coherent arbitrary vectorial light beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.054028⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (23), pp.35339-35349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.408665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571358v1</w:t>
+                <w:t xml:space="preserve">hal-02994144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ptychography retrieval of fully polarized holograms from geometric-phase metasurfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Extending Quantitative Phase Imaging to Polarization-Sensitive Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-16437-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (5), pp.054028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.054028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635286v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference-free quantitative microscopic imaging of coherent arbitrary vectorial light beams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ptychography retrieval of fully polarized holograms from geometric-phase metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinghua Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajath Sawant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peinan Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Brandli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28 (23), pp.35339-35349. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.2651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.408665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-16437-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994144v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint estimation of object and probes in vectorial ptychography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1309,77 +1309,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative imaging of anisotropic material properties with vectorial ptychography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 43 (4), pp.763-766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1595,51 +1595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma-Zohra Bioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilton B. de Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 113 (7), pp.1520 - 1530. </w:t>
@@ -1928,51 +1928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Orientational Order Probed by Coherent Anti-Stokes Raman Scattering (CARS) and Stimulated Raman Scattering (SRS) Microscopy: A Spectral Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2166,51 +2166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (22), pp.5144-5147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2238,546 +2238,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of molecular packing probed by polarization-resolved nonlinear four-wave mixing and coherent anti-Stokes Raman-scattering microscopy</w:t>
+                <w:t xml:space="preserve">Fiber-based ultrashort pulse delivery for nonlinear imaging using high-energy solitons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.-Z. Bioud</w:t>
+                <w:t xml:space="preserve">S. Saint-Jalm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gasecka</w:t>
+                <w:t xml:space="preserve">E. R. Andresen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Rigneault</w:t>
+                <w:t xml:space="preserve">A. Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Duboisset</w:t>
+                <w:t xml:space="preserve">Arnaud Mussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89 (1), pp.013836. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (8), pp.086021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.013836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JBO.19.8.086021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937566v1</w:t>
+                <w:t xml:space="preserve">hal-01062322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultimate use of two-photon fluorescence microscopy to map orientational behavior of fluorophores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-focus parallel detection of fluorescent molecules at picomolar concentration with photonic nanojets arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ghenuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 106 (11), pp.2330-2339. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (13), pp.131102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2014.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4896852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999736v1</w:t>
+                <w:t xml:space="preserve">hal-01069861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-focus parallel detection of fluorescent molecules at picomolar concentration with photonic nanojets arrays</w:t>
+                <w:t xml:space="preserve">Structure of molecular packing probed by polarization-resolved nonlinear four-wave mixing and coherent anti-Stokes Raman-scattering microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ghenuche</w:t>
+                <w:t xml:space="preserve">F.-Z. Bioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. de Torres</w:t>
+                <w:t xml:space="preserve">P. Gasecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4896852⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (1), pp.013836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.013836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069861v1</w:t>
+                <w:t xml:space="preserve">hal-00937566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber-based ultrashort pulse delivery for nonlinear imaging using high-energy solitons</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultimate use of two-photon fluorescence microscopy to map orientational behavior of fluorophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bendahmane</w:t>
+                <w:t xml:space="preserve">A. Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mussot</w:t>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-Z. Bioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 19 (8), pp.086021. </w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 106 (11), pp.2330-2339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JBO.19.8.086021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2014.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062322v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the Local Organization of Cell Membranes Using Excitation-Polarization-Resolved Confocal Fluorescence Microscopy</w:t>
               </w:r>
@@ -2897,51 +2897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thioflavine-T and Congo Red reveal the polymorphism of insulin amyloid fibrils when probed by polarization-resolved fluorescence microscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3174,51 +3174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Aït-Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3412,77 +3412,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Orientational Order of MHC Class I Protein and Lipids in Cell Membranes by Fluorescence Polarization-Resolved Microscopy Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Trombik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4193,291 +4193,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the lateral resolution of scanning microscopes by a factor of two using 2-image microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical-fiber-microsphere for remote fluorescence correlation spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sandeau</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Sojic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2971/jeos.2009.09040⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (21), pp.19085-19092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.17.019085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411252v1</w:t>
+                <w:t xml:space="preserve">hal-00430201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical-fiber-microsphere for remote fluorescence correlation spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Wenger</w:t>
+                <w:t xml:space="preserve">Increasing the lateral resolution of scanning microscopes by a factor of two using 2-image microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wawrezinieck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sojic</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 17 (21), pp.19085-19092. </w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.09040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.17.019085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2971/jeos.2009.09040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430201v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A versatile dual spot laser scanning confocal microscopy system for advanced fluorescence correlation spectroscopy analysis in living cell</w:t>
               </w:r>
@@ -4489,77 +4489,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pianta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 80 (8), pp.083702. </w:t>
@@ -6340,64 +6340,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ranchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6469,51 +6469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rigneault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Erwin J.G. Peterman and Gijs J.L. Wuite. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Single Molecule Analysis, Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Humana Press, Springer, pp.181-195, 2011, Methods in Molecular Biology, </w:t>
@@ -6712,51 +6712,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de spectroscopie à guide d'onde pour l'analyse de particules dans un milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6764,51 +6764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2949560. 2011, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -7831,51 +7831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative imaging of vectorial light beams by vectorial ptychography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7913,103 +7913,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing polarized metasurface holograms by vectorial ptychography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinghua Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajath Sawant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peinan Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Brandli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus on Microscopy 2021 (FOM2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, online, Netherlands</w:t>
@@ -8107,64 +8107,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative phase microscopy of biominerals by vectorial ptychography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8196,1465 +8196,1465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorial Hologram Based on Pixelated Metasurface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional imaging of arbitrary orbital angular momentum polarized fields by vectorial ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Applications and Technology 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Focus On Microscopy 2020 (FOM 2020) (Canceled Covid-19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Osaka, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02962142v1</w:t>
+                <w:t xml:space="preserve">hal-02537376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative structural imaging of biominerals by vectorial ptychography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Vectorial Hologram Based on Pixelated Metasurface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinghua Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajath Sawant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peinan Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Brandli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Coral Reef Symposium (ICRS 2020) (cancelled Covid-19)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO: Applications and Technology 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OSA / IEEE, May 2020, Wahington, DC (virtual), United States. pp.ATh4I.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2020.ATh4I.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537368v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Raman microscopy of crystals: from molecular symmetries to polymorphisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Herve Rigneault</w:t>
+                <w:t xml:space="preserve">Quantitative structural imaging of biominerals by vectorial ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus On Microscopy 2020 (FOM 2020) (Canceled Covid-19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">14th International Coral Reef Symposium (ICRS 2020) (cancelled Covid-19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537373v1</w:t>
+                <w:t xml:space="preserve">hal-02537368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative phase microscopy for anisotropic materials: Structural imaging of biominerals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Coherent Raman microscopy of crystals: from molecular symmetries to polymorphisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Cleff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus On Microscopy 2020 (FOM 2020) (Canceled Covid-19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537377v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing full-polarized metasurface holograms by vectorial ptychography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quantitative phase microscopy for anisotropic materials: Structural imaging of biominerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus On Microscopy 2020 (FOM 2020) (Canceled Covid-19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537380v1</w:t>
+                <w:t xml:space="preserve">hal-02537377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional imaging of arbitrary orbital angular momentum polarized fields by vectorial ptychography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Analyzing full-polarized metasurface holograms by vectorial ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinghua Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajath Sawant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peinan Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus On Microscopy 2020 (FOM 2020) (Canceled Covid-19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537376v1</w:t>
+                <w:t xml:space="preserve">hal-02537380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium carbonate films synthesized via a PILP process for the understanding of biogenic crystals formation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La ptychographie ou l’apport des méthodes sans lentille à la microscopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference Crystal Growth and Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Manchester, NH, United States</w:t>
+              <w:t xml:space="preserve">Huitième conférence plénière du GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160437v1</w:t>
+                <w:t xml:space="preserve">hal-02336329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in vectorial ptychography: towards quantitative structural imaging of biominerals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The organics, the amorphous and the crystalline – How organics assist the amorphous to crystalline phase transition in pearl oyster shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman A. Grünewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Checcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscience Microscopy Congress 2019 (mmc2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference Crystal Growth and Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Manchester, NH, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106850v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for measuring coccolith thickness in polarizing microscopy independent from light intensity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
+                <w:t xml:space="preserve">Quantitative imaging of anisotropic materials by vectorial ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Nannoplankton Association meeting (INA 17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Santos, Brazil</w:t>
+              <w:t xml:space="preserve">Focus on Microscopy (FOM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276905v1</w:t>
+                <w:t xml:space="preserve">hal-02068493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ptychographie ou l’apport des méthodes sans lentille à la microscopie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcium carbonate films synthesized via a PILP process for the understanding of biogenic crystals formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chevallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitième conférence plénière du GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference Crystal Growth and Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Manchester, NH, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336329v1</w:t>
+                <w:t xml:space="preserve">hal-02160437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative imaging of anisotropic materials by vectorial ptychography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Progress in vectorial ptychography: towards quantitative structural imaging of biominerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Microscopy (FOM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Microscience Microscopy Congress 2019 (mmc2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068493v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The organics, the amorphous and the crystalline – How organics assist the amorphous to crystalline phase transition in pearl oyster shells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A method for measuring coccolith thickness in polarizing microscopy independent from light intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference Crystal Growth and Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Manchester, NH, United States</w:t>
+              <w:t xml:space="preserve">17th International Nannoplankton Association meeting (INA 17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Santos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153220v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie de biréfringence par ptychographie vectorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e journées Imagerie Optique Non Conventionnelle (JOINC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9826,77 +9826,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Gasecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balla Naveen Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t>
@@ -10044,4331 +10044,4331 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise quantification of fluorophores orientational distribution by two-photon fluorescence microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of gold nanostructures using polarized nonlinear microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balla Naveen Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karpinski Pawel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Bermudez Urena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xiao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique Mifobio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR 5588 - Rtmfm, Oct 2014, Seignosse, France</w:t>
+              <w:t xml:space="preserve">New Frontiers in Nonlinear Raman Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259170v1</w:t>
+                <w:t xml:space="preserve">hal-01084283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular orientational order combined with generalized polarization provides deeper insights into plasma membrane architecture of live cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precise quantification of fluorophores orientational distribution by two-photon fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Society 58th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Ecole thématique Mifobio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR 5588 - Rtmfm, Oct 2014, Seignosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084296v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization resolved fluorescence and nonlinear microscopy: A unified approach for structural bio-imaging</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular orientational order combined with generalized polarization provides deeper insights into plasma membrane architecture of live cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Biophysical Society 58th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084284v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of gold nanostructures using polarized second harmonic microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karpinski Pawel</w:t>
+                <w:t xml:space="preserve">Polarization resolved fluorescence and nonlinear microscopy: A unified approach for structural bio-imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Gasecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esteban Bermudez Urena</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Duboisset</w:t>
+                <w:t xml:space="preserve">Fatma Zohra Bioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Cleff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st MicroCOR winter school on Chemical Imaging by Coherent Raman and nonlinear microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Les Houches, France</w:t>
+              <w:t xml:space="preserve">Focus on Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084293v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation distribution of lipids in tissues probed by polarization resolved FWM/CARS nonlinear microscopy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Characterization of gold nanostructures using polarized second harmonic microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balla Naveen Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karpinski Pawel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Bermudez Urena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st MicroCOR winter school on Chemical Imaging by Coherent Raman and nonlinear microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084291v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation distribution of lipids in tissues probed by polarization resolved Four Wave Mixing/Coherent Raman Anti-Stokes nonlinear microscopy</w:t>
+                <w:t xml:space="preserve">Orientation distribution of lipids in tissues probed by polarization resolved FWM/CARS nonlinear microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Gasecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Zohra Bioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OptDiag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">1st MicroCOR winter school on Chemical Imaging by Coherent Raman and nonlinear microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084288v1</w:t>
+                <w:t xml:space="preserve">hal-01084291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation distribution of lipids in tissues probed by polarization resolved FWM/CARS nonlinear microscopy</w:t>
+                <w:t xml:space="preserve">Orientation distribution of lipids in tissues probed by polarization resolved Four Wave Mixing/Coherent Raman Anti-Stokes nonlinear microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Gasecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Zohra Bioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Frontiers in Nonlinear Raman Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">OptDiag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084281v1</w:t>
+                <w:t xml:space="preserve">hal-01084288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of gold nanostructures using polarized nonlinear microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karpinski Pawel</w:t>
+                <w:t xml:space="preserve">Orientation distribution of lipids in tissues probed by polarization resolved FWM/CARS nonlinear microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Gasecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esteban Bermudez Urena</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fatma Zohra Bioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Frontiers in Nonlinear Raman Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084283v1</w:t>
+                <w:t xml:space="preserve">hal-01084281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de distributions orientationelles de fluorophores par microscopie de fluorescence à deux photons,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Second harmonic generation and two-photon excitation uorescence from individual nanocrystals of pyrazoline derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Karpinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Miniewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Électromagnétisme, Polarisation, Cohérence et Optique (EPOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">CLEO Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913984v1</w:t>
+                <w:t xml:space="preserve">hal-00830592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization resolved fluorescence and nonlinear microscopy: A unified approach for structural bio-imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Détermination de distributions orientationelles de fluorophores par microscopie de fluorescence à deux photons,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st EOS Topical Meeting on Frontiers in Optical Imaging (FOI 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Murten, Switzerland</w:t>
+              <w:t xml:space="preserve">Journée Électromagnétisme, Polarisation, Cohérence et Optique (EPOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876162v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging molecular organization of cell membranes and proteins assemblies using polarimetric fluorescence microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiao Wang</w:t>
+                <w:t xml:space="preserve">Polarization resolved fluorescence and nonlinear microscopy: A unified approach for structural bio-imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Zohra Bioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Gasecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Kress</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/IQEC 2013 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
+              <w:t xml:space="preserve">1st EOS Topical Meeting on Frontiers in Optical Imaging (FOI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Murten, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342215v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic Edge Plasmonic Waveguides</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imaging molecular organization of cell membranes and proteins assemblies using polarimetric fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPP6: the sixth international conference on surface plasmon photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">CLEO/IQEC 2013 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834383v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallic Edge Plasmonic Waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Ghenuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Saurav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School On Plasmonics 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Cargèse, France</w:t>
+              <w:t xml:space="preserve">SPP6: the sixth international conference on surface plasmon photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881713v1</w:t>
+                <w:t xml:space="preserve">hal-00834383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High symmetry orders probed by polarized coherent anti stockes raman scattering and four wave mixing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paulina Gasecka</w:t>
+                <w:t xml:space="preserve">Metallic Edge Plasmonic Waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Ghenuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO Munich</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Summer School On Plasmonics 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830627v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frame-rate confocal polarization resolved fluorescence microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Kress</w:t>
+                <w:t xml:space="preserve">High symmetry orders probed by polarized coherent anti stockes raman scattering and four wave mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Zohra Bioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Gasecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Microscopy 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">CLEO Munich</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811578v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism of amyloid fibrils monitored by polarization resolved microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High frame-rate confocal polarization resolved fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus on Microscopy 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811572v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hight symmetry orders probed by polarized coherent Anti Stokes Raman Scattering and Four Wave Mixing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polymorphism of amyloid fibrils monitored by polarization resolved microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'imagerie non conventionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Focus on Microscopy 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809516v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second harmonic generation and two-photon excitation uorescence from individual nanocrystals of pyrazoline derivatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Miniewicz</w:t>
+                <w:t xml:space="preserve">Hight symmetry orders probed by polarized coherent Anti Stokes Raman Scattering and Four Wave Mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Zohra Bioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Gasecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Journée de l'imagerie non conventionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830592v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal polarimetric nonlinear microscopy in tissues</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural imaging of cell membranes using polarimetric fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Brustlein</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Ranchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonic West BiOS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697353v1</w:t>
+                <w:t xml:space="preserve">hal-00697354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic model for the biomolecular organization probed by Second Harmonic Generation polarization microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Multimodal polarimetric nonlinear microscopy in tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ait-Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brustlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West BiOS 2012</w:t>
+              <w:t xml:space="preserve">SPIE Photonic West BiOS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697347v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging molecular percutaneous absorption with coherent Raman scattering microscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brustlein</w:t>
+                <w:t xml:space="preserve">Generic model for the biomolecular organization probed by Second Harmonic Generation polarization microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Réfrégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coherent Raman Scattering Microscopy (microCARS2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, France</w:t>
+              <w:t xml:space="preserve">Photonics West BiOS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750254v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural imaging of cell membranes using polarimetric fluorescence microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging molecular percutaneous absorption with coherent Raman scattering microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xueqin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brustlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonic West BiOS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Coherent Raman Scattering Microscopy (microCARS2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697354v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying molecular order in biological samples using polarimetric multi-modal nonlinear microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Brasselet</w:t>
+                <w:t xml:space="preserve">Double clad hollow core fiber for coherent raman microendoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brustlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Aït-Belkacem</w:t>
+                <w:t xml:space="preserve">A. Muir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gasecka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+                <w:t xml:space="preserve">J.C. Knight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Microscopy 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Konstanz, Germany</w:t>
+              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00590148v1</w:t>
+                <w:t xml:space="preserve">hal-00584101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-clad hollow core photonic crystal fibre for coherent Raman endoscope: imaging chemical bonds without labelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Brustlein</w:t>
+                <w:t xml:space="preserve">Quantifying molecular order in biological samples using polarimetric multi-modal nonlinear microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aït-Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Munhoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th thematic symposium on Advanced Multimodality Endoscopic Instruments in the Detection, Diagnosis, Therapy, and Follow-Up of Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">Focus on Microscopy 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00567223v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00590148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular order imaging in cell membranes by polarimetric fluorescence microscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Rigneault</w:t>
+                <w:t xml:space="preserve">Double-clad hollow core photonic crystal fibre for coherent Raman endoscope: imaging chemical bonds without labelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brustlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Billaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Marseille 2011 - Horizons de l'Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">9th thematic symposium on Advanced Multimodality Endoscopic Instruments in the Detection, Diagnosis, Therapy, and Follow-Up of Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00607287v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISO-microscopie : résolution isotrope en microscopie optique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick C. Chaumet</w:t>
+                <w:t xml:space="preserve">Molecular order imaging in cell membranes by polarimetric fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ranchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Marseille 2011 - Horizons de l'Optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00607285v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopie non-linéaire à deux photons résolue en polarisation dans les tissus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C.A. Valades Cruz</w:t>
+                <w:t xml:space="preserve">ISO-microscopie : résolution isotrope en microscopie optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmeran Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick C. Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Marseille 2011 - Horizons de l'Optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00607283v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotropic focusing with a single objective lens: ISO-microscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. C. Chaumet</w:t>
+                <w:t xml:space="preserve">Microscopie non-linéaire à deux photons résolue en polarisation dans les tissus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aït-Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Asenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Valades Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Microscopy 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Konstanz, Germany</w:t>
+              <w:t xml:space="preserve">Optique Marseille 2011 - Horizons de l'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00590187v1</w:t>
+                <w:t xml:space="preserve">hal-00607283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing orientational order of MHC Class I Protein and Lipids in Cell Membranes by Fluorescence Polarisation-resolved microscopy Imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Ranchon</w:t>
+                <w:t xml:space="preserve">Isotropic focusing with a single objective lens: ISO-microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmeran Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. C. Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Society 55th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">Focus on Microscopy 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576178v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00590187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on lipid order in cell membranes using fluorescence polarimetric microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Probing orientational order of MHC Class I Protein and Lipids in Cell Membranes by Fluorescence Polarisation-resolved microscopy Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ranchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ph. Réfrégier</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on Methods and Applications of Fluorescence, Spectroscopy, Imaging and Probes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Biophysical Society 55th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623773v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing molecular order of lipid reporters di-8-ANEPQ in cell plasma membrane by fluorescence polarimetry imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Studies on lipid order in cell membranes using fluorescence polarimetric microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ranchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Réfrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème journée scientifique "Biologistes, chimistes, physiciens, une communauté marseillaise"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">12th Conference on Methods and Applications of Fluorescence, Spectroscopy, Imaging and Probes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657864v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double clad hollow core fiber for coherent Raman microendoscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Berto</w:t>
+                <w:t xml:space="preserve">Probing molecular order of lipid reporters di-8-ANEPQ in cell plasma membrane by fluorescence polarimetry imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ranchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Knight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Microscopy 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Konstanz, Germany</w:t>
+              <w:t xml:space="preserve">8ème journée scientifique "Biologistes, chimistes, physiciens, une communauté marseillaise"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00590117v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent imaging with polarized probes: when to go for vectorial?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Double clad hollow core fiber for coherent Raman microendoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brustlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Muir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Knight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Focus on Microscopy 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313081v1</w:t>
+                <w:t xml:space="preserve">hal-00590117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigations on cell membranes using fluorescence polarimetric microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ranchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus on Microscopy 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00590159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double clad hollow core fiber for coherent raman microendoscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coherent imaging with polarized probes: when to go for vectorial?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584101v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing orientational order of MHC Class I Protein and Lipids in Cell Membranes by Fluorescence Polarisation-resolved Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ranchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14430,329 +14430,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie multiphoton pour le diagnostic in vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarimetric nonlinear microscopy in collagen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aït-Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Valadès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brustlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GT7 "Ondes et imagerie en milieux complexes et biologiques" du GdR Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481589v1</w:t>
+                <w:t xml:space="preserve">hal-00481588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric nonlinear microscopy in collagen</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imagerie multiphoton pour le diagnostic in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brustlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GT7 "Ondes et imagerie en milieux complexes et biologiques" du GdR Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481588v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing MHC Class I Protein and Lipid Order in Cell Membranes by Fluorescence Polarization - resolved imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Trombik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14794,51 +14794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientational behavior of rigidly labeled MHC Class I molecules in living cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ranchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15044,51 +15044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientational behavior of rigidly labeled MHC Class I molecules in living cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ranchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15316,51 +15316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.F. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15622,64 +15622,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pianta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.T. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15721,271 +15721,271 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of rotational diffusion of GFP-tagged MHC molecule in living cells with polarized FCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. T. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Carl Zeiss sponsored FCS workshop on FCS and related methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Cargese, France</w:t>
+              <w:t xml:space="preserve">BCP6 - 6emes journées scientifiques interface Biologie Chimie Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00424615v1</w:t>
+                <w:t xml:space="preserve">hal-00503958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of rotational diffusion of GFP-tagged MHC molecule in living cells with polarized FCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. T. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BCP6 - 6emes journées scientifiques interface Biologie Chimie Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">12th Carl Zeiss sponsored FCS workshop on FCS and related methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00503958v1</w:t>
+                <w:t xml:space="preserve">hal-00424615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a dual spot fluorescence system for studies of cell membrane</w:t>
               </w:r>
@@ -16023,51 +16023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. T. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS annual meeting 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
@@ -16260,51 +16260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-F. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.T. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16385,64 +16385,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pianta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-F. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTIQUE Grenoble 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
@@ -16510,64 +16510,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pianta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-F. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de rencontre du GDR2588 "microscopie fonctionnelle du vivant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Marseille, France</w:t>
@@ -16635,64 +16635,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pianta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-F. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée SFO Photonique et Sciences du Vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
@@ -16784,471 +16784,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00070886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards silicon-compatible 2D and 3D photonic crystals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silicon on insulator photonic bandgap structures for future microphotonic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Jonnson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Seekamp</w:t>
+                <w:t xml:space="preserve">E. Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Soloviev</w:t>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.G. Romanov</w:t>
+                <w:t xml:space="preserve">D. Sotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zelsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO / IQEC 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Strasbourg, France. pp.292-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00078538v1</w:t>
+                <w:t xml:space="preserve">hal-00273887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized photonic crystals from opals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opal-based 3D photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PECS-V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Summerschool Light in nanosize objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Bakou, Azerbaijan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00078557v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opal-based 3D photonic crystals</w:t>
+                <w:t xml:space="preserve">Towards silicon-compatible 2D and 3D photonic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jonnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Seekamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Soloviev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.G. Romanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summerschool Light in nanosize objects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Bakou, Azerbaijan</w:t>
+              <w:t xml:space="preserve">CLEO / IQEC 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00078544v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon on insulator photonic bandgap structures for future microphotonic devices</w:t>
+                <w:t xml:space="preserve">Functionalized photonic crystals from opals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Hadji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Cluzel</w:t>
+                <w:t xml:space="preserve">F. Jonnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Seekamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sotta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Zelsmann</w:t>
+                <w:t xml:space="preserve">S.G. Romanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Picard</w:t>
+                <w:t xml:space="preserve">C.M. Sotomayor Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Strasbourg, France. pp.292-299</w:t>
+              <w:t xml:space="preserve">PECS-V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00273887v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-engineering of self-assembled three-dimensional photonic crystals</w:t>
               </w:r>
@@ -18859,64 +18859,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcavity light emitter for gas monitoring in the 2-6 $\mu$m range: tunability and low cost integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Zanatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19519,51 +19519,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6AE697B"/>
+    <w:nsid w:val="A67547AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19750,51 +19750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-ferrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7395-5663" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109970888" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-4318-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04219373v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mitov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.498655" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03527747v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baroni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Gr&#252;newald" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Dicko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2022.01.024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03852411v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaihiti Teaniniuraitemoana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2022.107909" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03111022v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Song" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Chieh Wu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brandli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23908-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467596v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-775-2021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571358v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.054028" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02635286v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajath Sawant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peinan Ni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16437-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02994144v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.408665" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059897v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.008143" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653296v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.000763" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahnua Yin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.002589" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643501v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Gasecka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaouen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Bioud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton B. de Aguiar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.07.033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Cleff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Gasecka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11562" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Torres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wenger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b00287" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119354v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5113813" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141210v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2015.03.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213942v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.005144" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Z. Bioud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasecka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rigneault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duboisset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.013836" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999736v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kress" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.04.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069861v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ghenuche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Torres" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896852" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062322v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saint-Jalm" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Andresen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendahmane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.19.8.086021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840710v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Kress" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ranchon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Savatier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.05.043" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803617v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei He" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309528f" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827001v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807318" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729062v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora A&#239;t-Belkacem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guilbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.17.8.080506" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657874v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Moal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mudry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sentenac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.000085" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601658v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trombik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-T. He" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.05.021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607280v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Moal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. Chaumet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.28.001586" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brustlein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walther" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brasselet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billaudeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3533311" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601665v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hostein" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.012562" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535900v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Mudry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sentenac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.203903" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523608v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aouani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milutinovic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deiss" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411252v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sandeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wawrezinieck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Giovannini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09040" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430201v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sojic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.019085" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408227v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pianta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aillaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3205447" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232712v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devilez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stout" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.006930" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272371v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seekamp" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zentel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Romanov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.02.068" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272378v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ahopelto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(03)00245-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5WP8PDR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272386v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Minty" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/14/2/343" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272373v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1636271" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278072v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Griesebock" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;ller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1513212" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272390v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Setzu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lerondel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romestain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00692-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6128XQL2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272398v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001190" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9HD38VZ9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272402v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Vial" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.115106" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272392v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1414302" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272403v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1329161" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272406v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(99)00261-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A3D73B17CD3C973E27BA20CD7FA1619A8881ACC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01140998v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272896v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2002002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9121A7C82F3EB719D35E3B152DFC95D0129D930/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871032v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ranchon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624663v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-282-3_10" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272897v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eiden" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413043v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476630v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeran Le Moal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392812v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273925v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273924v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ahoplto" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003341v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01100833v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618515v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958651v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03621573v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086510v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Colas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A. Gr&#252;newald" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobeaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campos" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322095651" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03183696v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03183699v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03259460v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03183694v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02962142v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2020.ATh4I.6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537368v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537373v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537377v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537380v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537376v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02160437v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106850v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276905v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336329v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068493v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02153220v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Checcia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743528v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289660v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richter" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bastmeyer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117361v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balla Naveen Kumar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117363v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Bildstein" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Formanek" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Galey" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259170v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084296v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084284v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zohra Bioud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084293v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karpinski Pawel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bermudez Urena" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084291v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084288v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084281v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084283v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913984v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876162v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342215v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834383v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Ghenuche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saurav" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881713v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830627v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811578v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811572v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. He" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809516v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830592v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Karpinski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miniewicz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697353v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ait-Belkacem" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697347v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750254v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqin Chen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697354v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590148v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A&#239;t-Belkacem" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasecka" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Munhoz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567223v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marguet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607287v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607285v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607283v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asenov" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Valades Cruz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590187v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576178v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623773v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657864v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590117v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muir" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knight" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313081v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590159v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584101v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Knight" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542449v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481589v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481588v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Valad&#232;s" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schoen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516751v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485909v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485910v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sch&#246;n" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Munhoz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481590v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485911v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455696v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Lenne" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429074v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heykel Aouani" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deiss" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy G&#233;rard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;so Sojic" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389557v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424617v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. He" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424615v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. He" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503958v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325978v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325979v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190007v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Lenne" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285867v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144203v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116601v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070886v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078538v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jonnson" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soloviev" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Romanov" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078557v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Sotomayor Torres" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078544v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273887v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hadji" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cluzel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sotta" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zelsmann" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276904v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Sotomayor Torres" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276914v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G. Solovyev" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaponik" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273891v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Chigrin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vivas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldschmidt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zankovych" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276912v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273911v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Voss" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276907v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276925v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273894v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kern" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schanen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigreux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273898v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maka" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276922v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273913v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276923v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273914v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273921v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Zanatta" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Noel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276926v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273901v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276928v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276929v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273903v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-ferrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7395-5663" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109970888" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-4318-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04219373v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mitov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.498655" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03852411v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Dicko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Gr&#252;newald" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaihiti Teaniniuraitemoana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2022.107909" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03527747v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baroni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2022.01.024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467596v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-775-2021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03111022v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Song" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Chieh Wu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brandli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23908-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02994144v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.408665" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571358v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.054028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02635286v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajath Sawant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peinan Ni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16437-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059897v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.008143" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653296v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.000763" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahnua Yin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.002589" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643501v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Gasecka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaouen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Bioud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton B. de Aguiar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.07.033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Cleff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Gasecka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11562" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Torres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wenger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b00287" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119354v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5113813" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141210v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2015.03.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213942v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.005144" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062322v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saint-Jalm" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Andresen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendahmane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.19.8.086021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069861v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ghenuche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Torres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896852" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937566v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Z. Bioud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasecka" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rigneault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duboisset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.013836" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999736v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kress" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.04.011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840710v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Kress" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ranchon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Savatier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.05.043" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803617v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei He" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309528f" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827001v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807318" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729062v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora A&#239;t-Belkacem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guilbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.17.8.080506" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657874v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Moal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mudry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sentenac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.000085" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601658v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trombik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-T. He" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.05.021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607280v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Moal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. Chaumet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.28.001586" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brustlein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walther" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brasselet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billaudeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3533311" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601665v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hostein" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.012562" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535900v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Mudry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sentenac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.203903" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523608v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aouani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milutinovic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deiss" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430201v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sojic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.019085" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411252v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sandeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wawrezinieck" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Giovannini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09040" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408227v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pianta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aillaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3205447" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232712v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devilez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stout" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.006930" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272371v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seekamp" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zentel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Romanov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.02.068" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272378v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ahopelto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(03)00245-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5WP8PDR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272386v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Minty" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/14/2/343" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272373v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1636271" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278072v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Griesebock" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;ller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1513212" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272390v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Setzu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lerondel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romestain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00692-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6128XQL2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272398v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001190" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9HD38VZ9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272402v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Vial" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.115106" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272392v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1414302" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272403v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1329161" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272406v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(99)00261-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A3D73B17CD3C973E27BA20CD7FA1619A8881ACC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01140998v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272896v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2002002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9121A7C82F3EB719D35E3B152DFC95D0129D930/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871032v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ranchon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624663v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-282-3_10" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272897v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eiden" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413043v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476630v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeran Le Moal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392812v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273925v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273924v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ahoplto" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003341v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01100833v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618515v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958651v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03621573v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086510v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Colas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A. Gr&#252;newald" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobeaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campos" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322095651" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03183696v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03183699v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03259460v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03183694v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537376v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02962142v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2020.ATh4I.6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537368v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537373v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537377v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537380v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336329v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02153220v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Checcia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068493v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02160437v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106850v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276905v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743528v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289660v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richter" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bastmeyer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117361v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balla Naveen Kumar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117363v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Bildstein" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Formanek" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Galey" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084283v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karpinski Pawel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bermudez Urena" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259170v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084296v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084284v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zohra Bioud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084293v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084291v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084288v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084281v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830592v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Karpinski" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miniewicz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913984v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876162v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342215v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834383v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Ghenuche" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saurav" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881713v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830627v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811578v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811572v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. He" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809516v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697354v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697353v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ait-Belkacem" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697347v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750254v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqin Chen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584101v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muir" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Knight" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590148v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A&#239;t-Belkacem" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasecka" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Munhoz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567223v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marguet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607287v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607285v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607283v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asenov" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Valades Cruz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590187v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576178v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623773v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657864v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590117v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knight" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590159v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313081v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542449v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481588v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Valad&#232;s" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schoen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481589v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516751v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485909v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485910v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sch&#246;n" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Munhoz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481590v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485911v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455696v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Lenne" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429074v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heykel Aouani" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deiss" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy G&#233;rard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;so Sojic" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389557v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424617v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. He" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503958v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. He" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424615v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325978v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325979v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190007v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Lenne" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285867v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144203v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116601v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070886v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273887v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hadji" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cluzel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sotta" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zelsmann" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078544v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078538v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jonnson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soloviev" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Romanov" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078557v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Sotomayor Torres" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276904v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Sotomayor Torres" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276914v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G. Solovyev" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaponik" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273891v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Chigrin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vivas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldschmidt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zankovych" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276912v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273911v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Voss" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276907v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276925v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273894v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kern" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schanen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigreux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273898v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maka" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276922v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273913v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276923v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273914v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273921v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Zanatta" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Noel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276926v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273901v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276928v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276929v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273903v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>