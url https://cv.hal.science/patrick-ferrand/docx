--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -299,957 +299,957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-micrometric spatial distribution of amorphous and crystalline carbonates in biogenic crystals using coherent Raman microscopy</w:t>
+                <w:t xml:space="preserve">Amorphous-to-crystal transition in the layer-by-layer growth of bivalve shell prisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman Grünewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hamadou Dicko</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vaihiti Teaniniuraitemoana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 214 (4), pp.107909. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142, pp.194-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsb.2022.107909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2022.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852411v1</w:t>
+                <w:t xml:space="preserve">hal-03527747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous-to-crystal transition in the layer-by-layer growth of bivalve shell prisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-micrometric spatial distribution of amorphous and crystalline carbonates in biogenic crystals using coherent Raman microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadou Dicko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman Grünewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Duboisset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+                <w:t xml:space="preserve">Jérémie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Baroni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hamadou Dicko</w:t>
+                <w:t xml:space="preserve">Vaihiti Teaniniuraitemoana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 142, pp.194-207. </w:t>
+              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 214 (4), pp.107909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2022.01.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsb.2022.107909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03527747v1</w:t>
+                <w:t xml:space="preserve">hal-03852411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical Note: A universal method for measuring the thickness of microscopic calcite crystals, based on Bidirectional Circular Polarization</w:t>
+                <w:t xml:space="preserve">Broadband decoupling of intensity and polarization with vectorial Fourier metasurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc L Beaufort</w:t>
+                <w:t xml:space="preserve">Qinghua Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gally</w:t>
+                <w:t xml:space="preserve">Pin Chieh Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Brandli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-775-2021⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.3631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-23908-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02467596v2</w:t>
+                <w:t xml:space="preserve">hal-03111022v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband decoupling of intensity and polarization with vectorial Fourier metasurfaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technical Note: A universal method for measuring the thickness of microscopic calcite crystals, based on Bidirectional Circular Polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pin Chieh Wu</w:t>
+                <w:t xml:space="preserve">Luc L Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Chenot</w:t>
+                <w:t xml:space="preserve">Yves Gally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Brandli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.3631. </w:t>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.775-785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-23908-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-775-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111022v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467596v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference-free quantitative microscopic imaging of coherent arbitrary vectorial light beams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Extending Quantitative Phase Imaging to Polarization-Sensitive Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.408665⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (5), pp.054028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.054028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02994144v1</w:t>
+                <w:t xml:space="preserve">hal-02571358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Quantitative Phase Imaging to Polarization-Sensitive Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Ptychography retrieval of fully polarized holograms from geometric-phase metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinghua Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajath Sawant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peinan Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Brandli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.054028⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.2651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-16437-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571358v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ptychography retrieval of fully polarized holograms from geometric-phase metasurfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Reference-free quantitative microscopic imaging of coherent arbitrary vectorial light beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.2651. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (23), pp.35339-35349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-16437-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.408665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635286v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint estimation of object and probes in vectorial ptychography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1309,77 +1309,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative imaging of anisotropic material properties with vectorial ptychography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 43 (4), pp.763-766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1595,51 +1595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma-Zohra Bioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilton B. de Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 113 (7), pp.1520 - 1530. </w:t>
@@ -1671,308 +1671,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct imaging of molecular symmetry by coherent anti-Stokes Raman scattering</w:t>
+                <w:t xml:space="preserve">Coupling Emitters and Silver Nanowires to Achieve Long-Range Plasmon-Mediated Fluorescence Energy Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carsten Cleff</w:t>
+                <w:t xml:space="preserve">Juan de Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicja Gasecka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+                <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Rigneault</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.11562. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.3968-3976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms11562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.6b00287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303363v1</w:t>
+                <w:t xml:space="preserve">hal-01308168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Emitters and Silver Nanowires to Achieve Long-Range Plasmon-Mediated Fluorescence Energy Transfer</w:t>
+                <w:t xml:space="preserve">Direct imaging of molecular symmetry by coherent anti-Stokes Raman scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan de Torres</w:t>
+                <w:t xml:space="preserve">Carsten Cleff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Gasecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Wenger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10, pp.3968-3976. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.11562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.6b00287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms11562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308168v1</w:t>
+                <w:t xml:space="preserve">hal-01303363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Orientational Order Probed by Coherent Anti-Stokes Raman Scattering (CARS) and Stimulated Raman Scattering (SRS) Microscopy: A Spectral Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2056,728 +2056,728 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPScan.VI: A general-purpose LabVIEW program for scanning imaging or any application requiring synchronous analog voltage generation and data acquisition</w:t>
+                <w:t xml:space="preserve">Ptychography in anisotropic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 192, pp.342. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (22), pp.5144-5147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2015.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.40.005144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141210v1</w:t>
+                <w:t xml:space="preserve">hal-01213942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ptychography in anisotropic media</w:t>
+                <w:t xml:space="preserve">GPScan.VI: A general-purpose LabVIEW program for scanning imaging or any application requiring synchronous analog voltage generation and data acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 40 (22), pp.5144-5147. </w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 192, pp.342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.40.005144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2015.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213942v1</w:t>
+                <w:t xml:space="preserve">hal-01141210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber-based ultrashort pulse delivery for nonlinear imaging using high-energy solitons</w:t>
+                <w:t xml:space="preserve">Structure of molecular packing probed by polarization-resolved nonlinear four-wave mixing and coherent anti-Stokes Raman-scattering microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Saint-Jalm</w:t>
+                <w:t xml:space="preserve">F.-Z. Bioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. R. Andresen</w:t>
+                <w:t xml:space="preserve">P. Gasecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bendahmane</w:t>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mussot</w:t>
+                <w:t xml:space="preserve">J. Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 19 (8), pp.086021. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (1), pp.013836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JBO.19.8.086021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.013836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062322v1</w:t>
+                <w:t xml:space="preserve">hal-00937566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-focus parallel detection of fluorescent molecules at picomolar concentration with photonic nanojets arrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultimate use of two-photon fluorescence microscopy to map orientational behavior of fluorophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ghenuche</w:t>
+                <w:t xml:space="preserve">A. Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. de Torres</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-Z. Bioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 105 (13), pp.131102. </w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 106 (11), pp.2330-2339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4896852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2014.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069861v1</w:t>
+                <w:t xml:space="preserve">hal-00999736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of molecular packing probed by polarization-resolved nonlinear four-wave mixing and coherent anti-Stokes Raman-scattering microscopy</w:t>
+                <w:t xml:space="preserve">Multi-focus parallel detection of fluorescent molecules at picomolar concentration with photonic nanojets arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.-Z. Bioud</w:t>
+                <w:t xml:space="preserve">P. Ghenuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gasecka</w:t>
+                <w:t xml:space="preserve">J. de Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.013836⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (13), pp.131102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4896852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937566v1</w:t>
+                <w:t xml:space="preserve">hal-01069861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultimate use of two-photon fluorescence microscopy to map orientational behavior of fluorophores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fiber-based ultrashort pulse delivery for nonlinear imaging using high-energy solitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saint-Jalm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. R. Andresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kress</w:t>
+                <w:t xml:space="preserve">A. Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F.-Z. Bioud</w:t>
+                <w:t xml:space="preserve">Arnaud Mussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 106 (11), pp.2330-2339. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (8), pp.086021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2014.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JBO.19.8.086021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999736v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the Local Organization of Cell Membranes Using Excitation-Polarization-Resolved Confocal Fluorescence Microscopy</w:t>
               </w:r>
@@ -2815,51 +2815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Ranchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 105, pp.127-136. </w:t>
@@ -2897,51 +2897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thioflavine-T and Congo Red reveal the polymorphism of insulin amyloid fibrils when probed by polarization-resolved fluorescence microscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2949,51 +2949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (3), pp.784-8. </w:t>
@@ -3174,51 +3174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Aït-Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3406,291 +3406,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Orientational Order of MHC Class I Protein and Lipids in Cell Membranes by Fluorescence Polarization-Resolved Microscopy Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Kress</w:t>
+                <w:t xml:space="preserve">Isotropic Single Objective (ISO) microscopy : Theory and Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. C. Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 101, pp.468. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (8), pp.1586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2011.05.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.28.001586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601658v1</w:t>
+                <w:t xml:space="preserve">hal-00607280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotropic Single Objective (ISO) microscopy : Theory and Experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing Orientational Order of MHC Class I Protein and Lipids in Cell Membranes by Fluorescence Polarization-Resolved Microscopy Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Le Moal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Mudry</w:t>
+                <w:t xml:space="preserve">T. Trombik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. C. Chaumet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H.-T. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 28 (8), pp.1586. </w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 101, pp.468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.28.001586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2011.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00607280v1</w:t>
+                <w:t xml:space="preserve">hal-00601658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Parametric Oscillators based light source for Coherent Raman Scattering microscopy: a practical overview</w:t>
               </w:r>
@@ -4074,51 +4074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonde à fibre optique pour la spectroscopie de corrélation de fluorescence : l'analyse des dynamiques de fluorescence devient portable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4225,51 +4225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4385,51 +4385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rigneault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4, pp.09040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4489,77 +4489,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pianta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 80 (8), pp.083702. </w:t>
@@ -4610,51 +4610,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct imaging of photonic nanojets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Devilez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6340,64 +6340,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ranchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6456,64 +6456,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence Correlation Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rigneault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Erwin J.G. Peterman and Gijs J.L. Wuite. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Single Molecule Analysis, Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Humana Press, Springer, pp.181-195, 2011, Methods in Molecular Biology, </w:t>
@@ -6712,64 +6712,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de spectroscopie à guide d'onde pour l'analyse de particules dans un milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7825,234 +7825,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative imaging of vectorial light beams by vectorial ptychography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Analyzing polarized metasurface holograms by vectorial ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinghua Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajath Sawant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peinan Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Brandli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus on Microscopy 2021 (FOM2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, online, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183696v1</w:t>
+                <w:t xml:space="preserve">hal-03183699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing polarized metasurface holograms by vectorial ptychography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Quantitative imaging of vectorial light beams by vectorial ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus on Microscopy 2021 (FOM2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, online, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183699v1</w:t>
+                <w:t xml:space="preserve">hal-03183696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative imaging of metasurfaces by a gradient-based phase-retrieval strategy: the power of vectorial ptychography</w:t>
               </w:r>
@@ -8107,64 +8107,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative phase microscopy of biominerals by vectorial ptychography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8196,1465 +8196,1465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional imaging of arbitrary orbital angular momentum polarized fields by vectorial ptychography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Vectorial Hologram Based on Pixelated Metasurface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinghua Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajath Sawant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peinan Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Brandli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus On Microscopy 2020 (FOM 2020) (Canceled Covid-19)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO: Applications and Technology 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OSA / IEEE, May 2020, Wahington, DC (virtual), United States. pp.ATh4I.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2020.ATh4I.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537376v1</w:t>
+                <w:t xml:space="preserve">hal-02962142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorial Hologram Based on Pixelated Metasurface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Quantitative structural imaging of biominerals by vectorial ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Applications and Technology 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Coral Reef Symposium (ICRS 2020) (cancelled Covid-19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Bremen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2020.ATh4I.6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02962142v1</w:t>
+                <w:t xml:space="preserve">hal-02537368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative structural imaging of biominerals by vectorial ptychography</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Coherent Raman microscopy of crystals: from molecular symmetries to polymorphisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Cleff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Coral Reef Symposium (ICRS 2020) (cancelled Covid-19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">Focus On Microscopy 2020 (FOM 2020) (Canceled Covid-19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537368v1</w:t>
+                <w:t xml:space="preserve">hal-02537373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Raman microscopy of crystals: from molecular symmetries to polymorphisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Herve Rigneault</w:t>
+                <w:t xml:space="preserve">Quantitative phase microscopy for anisotropic materials: Structural imaging of biominerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus On Microscopy 2020 (FOM 2020) (Canceled Covid-19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537373v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative phase microscopy for anisotropic materials: Structural imaging of biominerals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Analyzing full-polarized metasurface holograms by vectorial ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinghua Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajath Sawant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peinan Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus On Microscopy 2020 (FOM 2020) (Canceled Covid-19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537377v1</w:t>
+                <w:t xml:space="preserve">hal-02537380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing full-polarized metasurface holograms by vectorial ptychography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional imaging of arbitrary orbital angular momentum polarized fields by vectorial ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus On Microscopy 2020 (FOM 2020) (Canceled Covid-19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537380v1</w:t>
+                <w:t xml:space="preserve">hal-02537376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ptychographie ou l’apport des méthodes sans lentille à la microscopie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcium carbonate films synthesized via a PILP process for the understanding of biogenic crystals formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chevallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitième conférence plénière du GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference Crystal Growth and Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Manchester, NH, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336329v1</w:t>
+                <w:t xml:space="preserve">hal-02160437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The organics, the amorphous and the crystalline – How organics assist the amorphous to crystalline phase transition in pearl oyster shells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Duboisset</w:t>
+                <w:t xml:space="preserve">Progress in vectorial ptychography: towards quantitative structural imaging of biominerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference Crystal Growth and Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Manchester, NH, United States</w:t>
+              <w:t xml:space="preserve">Microscience Microscopy Congress 2019 (mmc2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153220v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative imaging of anisotropic materials by vectorial ptychography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Virginie Chamard</w:t>
+                <w:t xml:space="preserve">A method for measuring coccolith thickness in polarizing microscopy independent from light intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Microscopy (FOM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">17th International Nannoplankton Association meeting (INA 17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Santos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068493v1</w:t>
+                <w:t xml:space="preserve">hal-02276905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium carbonate films synthesized via a PILP process for the understanding of biogenic crystals formation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La ptychographie ou l’apport des méthodes sans lentille à la microscopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference Crystal Growth and Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Manchester, NH, United States</w:t>
+              <w:t xml:space="preserve">Huitième conférence plénière du GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160437v1</w:t>
+                <w:t xml:space="preserve">hal-02336329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in vectorial ptychography: towards quantitative structural imaging of biominerals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The organics, the amorphous and the crystalline – How organics assist the amorphous to crystalline phase transition in pearl oyster shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman A. Grünewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Checcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscience Microscopy Congress 2019 (mmc2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference Crystal Growth and Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Manchester, NH, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106850v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for measuring coccolith thickness in polarizing microscopy independent from light intensity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
+                <w:t xml:space="preserve">Quantitative imaging of anisotropic materials by vectorial ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Nannoplankton Association meeting (INA 17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Santos, Brazil</w:t>
+              <w:t xml:space="preserve">Focus on Microscopy (FOM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276905v1</w:t>
+                <w:t xml:space="preserve">hal-02068493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie de biréfringence par ptychographie vectorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e journées Imagerie Optique Non Conventionnelle (JOINC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9826,77 +9826,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Gasecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balla Naveen Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t>
@@ -10044,4728 +10044,4728 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of gold nanostructures using polarized nonlinear microscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Duboisset</w:t>
+                <w:t xml:space="preserve">Molecular orientational order combined with generalized polarization provides deeper insights into plasma membrane architecture of live cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Frontiers in Nonlinear Raman Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">Biophysical Society 58th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084283v1</w:t>
+                <w:t xml:space="preserve">hal-01084296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise quantification of fluorophores orientational distribution by two-photon fluorescence microscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarization resolved fluorescence and nonlinear microscopy: A unified approach for structural bio-imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Gasecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Zohra Bioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Cleff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiao Wang</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique Mifobio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR 5588 - Rtmfm, Oct 2014, Seignosse, France</w:t>
+              <w:t xml:space="preserve">Focus on Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259170v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular orientational order combined with generalized polarization provides deeper insights into plasma membrane architecture of live cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precise quantification of fluorophores orientational distribution by two-photon fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Society 58th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Ecole thématique Mifobio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR 5588 - Rtmfm, Oct 2014, Seignosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084296v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization resolved fluorescence and nonlinear microscopy: A unified approach for structural bio-imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paulina Gasecka</w:t>
+                <w:t xml:space="preserve">Characterization of gold nanostructures using polarized second harmonic microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balla Naveen Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karpinski Pawel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Zohra Bioud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Savatier</w:t>
+                <w:t xml:space="preserve">Esteban Bermudez Urena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">1st MicroCOR winter school on Chemical Imaging by Coherent Raman and nonlinear microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084284v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of gold nanostructures using polarized second harmonic microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karpinski Pawel</w:t>
+                <w:t xml:space="preserve">Orientation distribution of lipids in tissues probed by polarization resolved FWM/CARS nonlinear microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Gasecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esteban Bermudez Urena</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Fatma Zohra Bioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st MicroCOR winter school on Chemical Imaging by Coherent Raman and nonlinear microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084293v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation distribution of lipids in tissues probed by polarization resolved FWM/CARS nonlinear microscopy</w:t>
+                <w:t xml:space="preserve">Orientation distribution of lipids in tissues probed by polarization resolved Four Wave Mixing/Coherent Raman Anti-Stokes nonlinear microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Gasecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Zohra Bioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st MicroCOR winter school on Chemical Imaging by Coherent Raman and nonlinear microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Les Houches, France</w:t>
+              <w:t xml:space="preserve">OptDiag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084291v1</w:t>
+                <w:t xml:space="preserve">hal-01084288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation distribution of lipids in tissues probed by polarization resolved Four Wave Mixing/Coherent Raman Anti-Stokes nonlinear microscopy</w:t>
+                <w:t xml:space="preserve">Orientation distribution of lipids in tissues probed by polarization resolved FWM/CARS nonlinear microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Gasecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Zohra Bioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OptDiag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">New Frontiers in Nonlinear Raman Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084288v1</w:t>
+                <w:t xml:space="preserve">hal-01084281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation distribution of lipids in tissues probed by polarization resolved FWM/CARS nonlinear microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paulina Gasecka</w:t>
+                <w:t xml:space="preserve">Characterization of gold nanostructures using polarized nonlinear microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balla Naveen Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karpinski Pawel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Zohra Bioud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Esteban Bermudez Urena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Frontiers in Nonlinear Raman Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084281v1</w:t>
+                <w:t xml:space="preserve">hal-01084283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second harmonic generation and two-photon excitation uorescence from individual nanocrystals of pyrazoline derivatives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détermination de distributions orientationelles de fluorophores par microscopie de fluorescence à deux photons,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Brasselet</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Journée Électromagnétisme, Polarisation, Cohérence et Optique (EPOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830592v1</w:t>
+                <w:t xml:space="preserve">hal-00913984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de distributions orientationelles de fluorophores par microscopie de fluorescence à deux photons,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarization resolved fluorescence and nonlinear microscopy: A unified approach for structural bio-imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Zohra Bioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Gasecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Électromagnétisme, Polarisation, Cohérence et Optique (EPOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">1st EOS Topical Meeting on Frontiers in Optical Imaging (FOI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Murten, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913984v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization resolved fluorescence and nonlinear microscopy: A unified approach for structural bio-imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Imaging molecular organization of cell membranes and proteins assemblies using polarimetric fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alla Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st EOS Topical Meeting on Frontiers in Optical Imaging (FOI 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Murten, Switzerland</w:t>
+              <w:t xml:space="preserve">CLEO/IQEC 2013 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876162v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging molecular organization of cell membranes and proteins assemblies using polarimetric fluorescence microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metallic Edge Plasmonic Waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Ghenuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Saurav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/IQEC 2013 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
+              <w:t xml:space="preserve">SPP6: the sixth international conference on surface plasmon photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342215v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallic Edge Plasmonic Waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Ghenuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPP6: the sixth international conference on surface plasmon photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Summer School On Plasmonics 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834383v1</w:t>
+                <w:t xml:space="preserve">hal-00881713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic Edge Plasmonic Waveguides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petru Ghenuche</w:t>
+                <w:t xml:space="preserve">High symmetry orders probed by polarized coherent anti stockes raman scattering and four wave mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Zohra Bioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Gasecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Wenger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School On Plasmonics 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Cargèse, France</w:t>
+              <w:t xml:space="preserve">CLEO Munich</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881713v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High symmetry orders probed by polarized coherent anti stockes raman scattering and four wave mixing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paulina Gasecka</w:t>
+                <w:t xml:space="preserve">High frame-rate confocal polarization resolved fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO Munich</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Focus on Microscopy 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830627v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frame-rate confocal polarization resolved fluorescence microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Polymorphism of amyloid fibrils monitored by polarization resolved microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus on Microscopy 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811578v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism of amyloid fibrils monitored by polarization resolved microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hight symmetry orders probed by polarized coherent Anti Stokes Raman Scattering and Four Wave Mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Zohra Bioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">H. Rigneault</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Microscopy 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">Journée de l'imagerie non conventionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811572v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hight symmetry orders probed by polarized coherent Anti Stokes Raman Scattering and Four Wave Mixing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paulina Gasecka</w:t>
+                <w:t xml:space="preserve">Second harmonic generation and two-photon excitation uorescence from individual nanocrystals of pyrazoline derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Karpinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Miniewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'imagerie non conventionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">CLEO Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809516v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural imaging of cell membranes using polarimetric fluorescence microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal polarimetric nonlinear microscopy in tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ait-Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brustlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonic West BiOS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697354v1</w:t>
+                <w:t xml:space="preserve">hal-00697353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal polarimetric nonlinear microscopy in tissues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Generic model for the biomolecular organization probed by Second Harmonic Generation polarization microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Réfrégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Duboisset</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Brustlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonic West BiOS 2012</w:t>
+              <w:t xml:space="preserve">Photonics West BiOS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697353v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic model for the biomolecular organization probed by Second Harmonic Generation polarization microscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Roche</w:t>
+                <w:t xml:space="preserve">Imaging molecular percutaneous absorption with coherent Raman scattering microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xueqin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brustlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West BiOS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Coherent Raman Scattering Microscopy (microCARS2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697347v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging molecular percutaneous absorption with coherent Raman scattering microscopy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural imaging of cell membranes using polarimetric fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Ranchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coherent Raman Scattering Microscopy (microCARS2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, France</w:t>
+              <w:t xml:space="preserve">SPIE Photonic West BiOS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750254v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double clad hollow core fiber for coherent raman microendoscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Berto</w:t>
+                <w:t xml:space="preserve">Quantifying molecular order in biological samples using polarimetric multi-modal nonlinear microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aït-Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Munhoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.C. Knight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">Focus on Microscopy 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584101v1</w:t>
+                <w:t xml:space="preserve">hal-00590148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying molecular order in biological samples using polarimetric multi-modal nonlinear microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Aït-Belkacem</w:t>
+                <w:t xml:space="preserve">Double-clad hollow core photonic crystal fibre for coherent Raman endoscope: imaging chemical bonds without labelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brustlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gasecka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+                <w:t xml:space="preserve">D. Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Microscopy 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Konstanz, Germany</w:t>
+              <w:t xml:space="preserve">9th thematic symposium on Advanced Multimodality Endoscopic Instruments in the Detection, Diagnosis, Therapy, and Follow-Up of Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00590148v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-clad hollow core photonic crystal fibre for coherent Raman endoscope: imaging chemical bonds without labelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Brustlein</w:t>
+                <w:t xml:space="preserve">Molecular order imaging in cell membranes by polarimetric fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ranchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th thematic symposium on Advanced Multimodality Endoscopic Instruments in the Detection, Diagnosis, Therapy, and Follow-Up of Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">Optique Marseille 2011 - Horizons de l'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00567223v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular order imaging in cell membranes by polarimetric fluorescence microscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Rigneault</w:t>
+                <w:t xml:space="preserve">ISO-microscopie : résolution isotrope en microscopie optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmeran Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick C. Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Marseille 2011 - Horizons de l'Optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00607287v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISO-microscopie : résolution isotrope en microscopie optique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick C. Chaumet</w:t>
+                <w:t xml:space="preserve">Microscopie non-linéaire à deux photons résolue en polarisation dans les tissus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aït-Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Asenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Valades Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Marseille 2011 - Horizons de l'Optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00607285v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopie non-linéaire à deux photons résolue en polarisation dans les tissus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C.A. Valades Cruz</w:t>
+                <w:t xml:space="preserve">Isotropic focusing with a single objective lens: ISO-microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmeran Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. C. Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Marseille 2011 - Horizons de l'Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">Focus on Microscopy 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00607283v1</w:t>
+                <w:t xml:space="preserve">hal-00590187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotropic focusing with a single objective lens: ISO-microscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. C. Chaumet</w:t>
+                <w:t xml:space="preserve">Probing orientational order of MHC Class I Protein and Lipids in Cell Membranes by Fluorescence Polarisation-resolved microscopy Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ranchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Microscopy 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Konstanz, Germany</w:t>
+              <w:t xml:space="preserve">Biophysical Society 55th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00590187v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing orientational order of MHC Class I Protein and Lipids in Cell Membranes by Fluorescence Polarisation-resolved microscopy Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Studies on lipid order in cell membranes using fluorescence polarimetric microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ranchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Brasselet</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Réfrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Society 55th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">12th Conference on Methods and Applications of Fluorescence, Spectroscopy, Imaging and Probes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576178v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on lipid order in cell membranes using fluorescence polarimetric microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Probing molecular order of lipid reporters di-8-ANEPQ in cell plasma membrane by fluorescence polarimetry imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ranchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ph. Réfrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on Methods and Applications of Fluorescence, Spectroscopy, Imaging and Probes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">8ème journée scientifique "Biologistes, chimistes, physiciens, une communauté marseillaise"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623773v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing molecular order of lipid reporters di-8-ANEPQ in cell plasma membrane by fluorescence polarimetry imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Rigneault</w:t>
+                <w:t xml:space="preserve">Double clad hollow core fiber for coherent Raman microendoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brustlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Muir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Knight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème journée scientifique "Biologistes, chimistes, physiciens, une communauté marseillaise"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">Focus on Microscopy 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657864v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00590117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double clad hollow core fiber for coherent Raman microendoscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coherent imaging with polarized probes: when to go for vectorial?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Microscopy 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Konstanz, Germany</w:t>
+              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00590117v1</w:t>
+                <w:t xml:space="preserve">hal-01313081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigations on cell membranes using fluorescence polarimetric microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ranchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus on Microscopy 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00590159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent imaging with polarized probes: when to go for vectorial?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Double clad hollow core fiber for coherent raman microendoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brustlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Muir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Knight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313081v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing orientational order of MHC Class I Protein and Lipids in Cell Membranes by Fluorescence Polarisation-resolved Imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Brasselet</w:t>
+                <w:t xml:space="preserve">Polarimetric nonlinear microscopy in collagen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aït-Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Valadès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brustlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Journée Scientifique BCP "Biologistes, Chimistes, Physiciens, .. aux frontières du vivant : une communauté marseilles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées du GT7 "Ondes et imagerie en milieux complexes et biologiques" du GdR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00542449v1</w:t>
+                <w:t xml:space="preserve">hal-00481588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric nonlinear microscopy in collagen</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imagerie multiphoton pour le diagnostic in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brustlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GT7 "Ondes et imagerie en milieux complexes et biologiques" du GdR Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481588v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie multiphoton pour le diagnostic in vivo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Brustlein</w:t>
+                <w:t xml:space="preserve">Probing orientational order of MHC Class I Protein and Lipids in Cell Membranes by Fluorescence Polarisation-resolved Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ranchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GT7 "Ondes et imagerie en milieux complexes et biologiques" du GdR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">7ème Journée Scientifique BCP "Biologistes, Chimistes, Physiciens, .. aux frontières du vivant : une communauté marseilles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481589v1</w:t>
+                <w:t xml:space="preserve">hal-00542449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing MHC Class I Protein and Lipid Order in Cell Membranes by Fluorescence Polarization - resolved imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Trombik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique interdisciplinaire en MIcroscopie FOnctionnelle en BIOlogie (MIFOBIO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Seignosse, France</w:t>
@@ -14794,51 +14794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientational behavior of rigidly labeled MHC Class I molecules in living cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ranchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14846,51 +14846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Trombik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Molecular Nonlinear Optics : Information Technology and Life Sciences (AMARIS'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Cachan, France</w:t>
@@ -14932,51 +14932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying molecular order in biological samples using polarimetric muti-modal nonlinear microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Gasecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Aït-Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15044,51 +15044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientational behavior of rigidly labeled MHC Class I molecules in living cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ranchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15096,51 +15096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Trombik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GT7 "Ondes et imagerie en milieux complexes et biologiques" du GdR Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
@@ -15271,277 +15271,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructuration de membranes modèles et cellulaires étudiée par spectroscopie de corrélation de fluorescence (FCS).</w:t>
+                <w:t xml:space="preserve">Portable FCS setups with latex microspheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Favard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Wenger</w:t>
+                <w:t xml:space="preserve">Heykel Aouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P.F. Lenne</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néso Sojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C'nano Paca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France</w:t>
+              <w:t xml:space="preserve">12th Carl Zeiss sponsored workshop on FCS and related methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455696v1</w:t>
+                <w:t xml:space="preserve">hal-00429074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portable FCS setups with latex microspheres</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanostructuration de membranes modèles et cellulaires étudiée par spectroscopie de corrélation de fluorescence (FCS).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy Gérard</w:t>
+                <w:t xml:space="preserve">Cyril Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néso Sojic</w:t>
+                <w:t xml:space="preserve">P.F. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Carl Zeiss sponsored workshop on FCS and related methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Cargèse, France</w:t>
+              <w:t xml:space="preserve">C'nano Paca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429074v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système de spectroscopie de corrélation de fluorescence avancée pour l'étude de la membrane cellulaire</w:t>
               </w:r>
@@ -15622,64 +15622,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pianta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.T. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15721,90 +15721,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of rotational diffusion of GFP-tagged MHC molecule in living cells with polarized FCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. T. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15846,90 +15846,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of rotational diffusion of GFP-tagged MHC molecule in living cells with polarized FCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. T. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16023,51 +16023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. T. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS annual meeting 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
@@ -16109,51 +16109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct observation of photonic nanojets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Devilez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16260,51 +16260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-F. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.T. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16385,64 +16385,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pianta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-F. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTIQUE Grenoble 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
@@ -16510,64 +16510,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pianta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-F. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de rencontre du GDR2588 "microscopie fonctionnelle du vivant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Marseille, France</w:t>
@@ -16635,64 +16635,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pianta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-F. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée SFO Photonique et Sciences du Vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
@@ -16784,471 +16784,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00070886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon on insulator photonic bandgap structures for future microphotonic devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards silicon-compatible 2D and 3D photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Hadji</w:t>
+                <w:t xml:space="preserve">F. Jonnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Seekamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cluzel</w:t>
+                <w:t xml:space="preserve">V. Soloviev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sotta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Picard</w:t>
+                <w:t xml:space="preserve">S.G. Romanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Strasbourg, France. pp.292-299</w:t>
+              <w:t xml:space="preserve">CLEO / IQEC 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00273887v1</w:t>
+                <w:t xml:space="preserve">hal-00078538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opal-based 3D photonic crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functionalized photonic crystals from opals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jonnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Seekamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.G. Romanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Sotomayor Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summerschool Light in nanosize objects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Bakou, Azerbaijan</w:t>
+              <w:t xml:space="preserve">PECS-V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00078544v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards silicon-compatible 2D and 3D photonic crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+                <w:t xml:space="preserve">Silicon on insulator photonic bandgap structures for future microphotonic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Jonnson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Seekamp</w:t>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Soloviev</w:t>
+                <w:t xml:space="preserve">D. Sotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.G. Romanov</w:t>
+                <w:t xml:space="preserve">M. Zelsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO / IQEC 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Strasbourg, France. pp.292-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00078538v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized photonic crystals from opals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opal-based 3D photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PECS-V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Summerschool Light in nanosize objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Bakou, Azerbaijan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00078557v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-engineering of self-assembled three-dimensional photonic crystals</w:t>
               </w:r>
@@ -18859,64 +18859,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcavity light emitter for gas monitoring in the 2-6 $\mu$m range: tunability and low cost integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Zanatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19519,51 +19519,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A67547AC"/>
+    <w:nsid w:val="560F8EED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19750,51 +19750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-ferrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7395-5663" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109970888" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-4318-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04219373v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mitov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.498655" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03852411v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Dicko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Gr&#252;newald" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaihiti Teaniniuraitemoana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2022.107909" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03527747v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baroni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2022.01.024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467596v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-775-2021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03111022v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Song" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Chieh Wu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brandli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23908-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02994144v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.408665" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571358v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.054028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02635286v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajath Sawant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peinan Ni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16437-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059897v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.008143" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653296v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.000763" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahnua Yin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.002589" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643501v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Gasecka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaouen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Bioud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton B. de Aguiar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.07.033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Cleff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Gasecka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11562" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Torres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wenger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b00287" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119354v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5113813" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141210v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2015.03.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213942v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.005144" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062322v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saint-Jalm" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Andresen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendahmane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.19.8.086021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069861v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ghenuche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Torres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896852" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937566v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Z. Bioud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasecka" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rigneault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duboisset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.013836" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999736v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kress" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.04.011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840710v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Kress" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ranchon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Savatier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.05.043" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803617v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei He" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309528f" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827001v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807318" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729062v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora A&#239;t-Belkacem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guilbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.17.8.080506" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657874v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Moal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mudry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sentenac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.000085" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601658v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trombik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-T. He" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.05.021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607280v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Moal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. Chaumet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.28.001586" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brustlein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walther" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brasselet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billaudeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3533311" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601665v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hostein" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.012562" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535900v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Mudry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sentenac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.203903" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523608v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aouani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milutinovic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deiss" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430201v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sojic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.019085" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411252v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sandeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wawrezinieck" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Giovannini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09040" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408227v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pianta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aillaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3205447" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232712v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devilez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stout" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.006930" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272371v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seekamp" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zentel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Romanov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.02.068" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272378v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ahopelto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(03)00245-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5WP8PDR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272386v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Minty" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/14/2/343" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272373v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1636271" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278072v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Griesebock" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;ller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1513212" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272390v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Setzu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lerondel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romestain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00692-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6128XQL2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272398v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001190" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9HD38VZ9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272402v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Vial" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.115106" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272392v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1414302" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272403v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1329161" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272406v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(99)00261-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A3D73B17CD3C973E27BA20CD7FA1619A8881ACC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01140998v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272896v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2002002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9121A7C82F3EB719D35E3B152DFC95D0129D930/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871032v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ranchon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624663v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-282-3_10" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272897v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eiden" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413043v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476630v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeran Le Moal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392812v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273925v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273924v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ahoplto" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003341v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01100833v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618515v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958651v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03621573v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086510v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Colas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A. Gr&#252;newald" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobeaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campos" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322095651" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03183696v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03183699v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03259460v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03183694v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537376v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02962142v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2020.ATh4I.6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537368v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537373v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537377v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537380v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336329v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02153220v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Checcia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068493v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02160437v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106850v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276905v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743528v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289660v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richter" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bastmeyer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117361v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balla Naveen Kumar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117363v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Bildstein" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Formanek" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Galey" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084283v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karpinski Pawel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bermudez Urena" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259170v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084296v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084284v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zohra Bioud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084293v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084291v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084288v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084281v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830592v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Karpinski" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miniewicz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913984v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876162v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342215v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834383v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Ghenuche" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saurav" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881713v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830627v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811578v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811572v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. He" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809516v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697354v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697353v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ait-Belkacem" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697347v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750254v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqin Chen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584101v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muir" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Knight" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590148v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A&#239;t-Belkacem" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasecka" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Munhoz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567223v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marguet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607287v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607285v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607283v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asenov" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Valades Cruz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590187v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576178v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623773v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657864v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590117v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knight" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590159v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313081v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542449v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481588v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Valad&#232;s" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schoen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481589v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516751v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485909v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485910v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sch&#246;n" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Munhoz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481590v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485911v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455696v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Lenne" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429074v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heykel Aouani" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deiss" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy G&#233;rard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;so Sojic" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389557v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424617v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. He" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503958v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. He" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424615v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325978v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325979v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190007v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Lenne" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285867v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144203v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116601v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070886v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273887v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hadji" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cluzel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sotta" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zelsmann" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078544v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078538v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jonnson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soloviev" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Romanov" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078557v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Sotomayor Torres" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276904v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Sotomayor Torres" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276914v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G. Solovyev" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaponik" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273891v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Chigrin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vivas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldschmidt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zankovych" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276912v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273911v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Voss" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276907v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276925v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273894v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kern" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schanen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigreux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273898v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maka" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276922v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273913v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276923v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273914v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273921v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Zanatta" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Noel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276926v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273901v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276928v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276929v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273903v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-ferrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7395-5663" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109970888" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-4318-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04219373v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mitov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.498655" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03527747v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baroni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Gr&#252;newald" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Dicko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2022.01.024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03852411v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaihiti Teaniniuraitemoana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2022.107909" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03111022v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Song" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Chieh Wu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brandli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23908-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467596v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-775-2021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571358v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.054028" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02635286v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajath Sawant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peinan Ni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16437-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02994144v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.408665" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059897v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.008143" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653296v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.000763" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahnua Yin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.002589" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643501v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Gasecka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaouen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Bioud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton B. de Aguiar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.07.033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308168v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Torres" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wenger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b00287" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303363v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Cleff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Gasecka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11562" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119354v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5113813" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213942v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.005144" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141210v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2015.03.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Z. Bioud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasecka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rigneault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duboisset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.013836" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999736v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kress" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.04.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069861v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ghenuche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Torres" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896852" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062322v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saint-Jalm" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Andresen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendahmane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.19.8.086021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840710v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Kress" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ranchon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Savatier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.05.043" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803617v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei He" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309528f" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827001v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807318" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729062v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora A&#239;t-Belkacem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guilbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.17.8.080506" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657874v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Moal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mudry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sentenac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.000085" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607280v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Moal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. Chaumet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.28.001586" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601658v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trombik" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-T. He" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.05.021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brustlein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walther" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brasselet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billaudeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3533311" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601665v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hostein" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.012562" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535900v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Mudry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sentenac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.203903" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523608v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aouani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milutinovic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deiss" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430201v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sojic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.019085" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411252v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sandeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wawrezinieck" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Giovannini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09040" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408227v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pianta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aillaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3205447" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232712v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devilez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stout" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.006930" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272371v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seekamp" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zentel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Romanov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.02.068" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272378v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ahopelto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(03)00245-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5WP8PDR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272386v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Minty" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/14/2/343" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272373v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1636271" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278072v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Griesebock" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;ller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1513212" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272390v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Setzu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lerondel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romestain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00692-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6128XQL2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272398v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001190" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9HD38VZ9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272402v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Vial" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.115106" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272392v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1414302" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272403v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1329161" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272406v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(99)00261-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A3D73B17CD3C973E27BA20CD7FA1619A8881ACC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01140998v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272896v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2002002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9121A7C82F3EB719D35E3B152DFC95D0129D930/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871032v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ranchon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624663v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-282-3_10" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272897v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eiden" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413043v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476630v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeran Le Moal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392812v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273925v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273924v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ahoplto" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003341v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01100833v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618515v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958651v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03621573v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086510v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Colas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A. Gr&#252;newald" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobeaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campos" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322095651" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03183699v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03183696v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03259460v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03183694v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02962142v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2020.ATh4I.6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537368v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537373v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537377v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537380v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537376v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02160437v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106850v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276905v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336329v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02153220v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Checcia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068493v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743528v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289660v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richter" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bastmeyer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117361v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balla Naveen Kumar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117363v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Bildstein" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Formanek" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Galey" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084296v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084284v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zohra Bioud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259170v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084293v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karpinski Pawel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bermudez Urena" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084291v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084288v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084281v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084283v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913984v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876162v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342215v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834383v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Ghenuche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saurav" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881713v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830627v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811578v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811572v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. He" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809516v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830592v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Karpinski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miniewicz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697353v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ait-Belkacem" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697347v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750254v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqin Chen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697354v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590148v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A&#239;t-Belkacem" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasecka" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Munhoz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567223v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marguet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607287v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607285v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607283v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asenov" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Valades Cruz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590187v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576178v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623773v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657864v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590117v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muir" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knight" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313081v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590159v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584101v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Knight" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481588v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Valad&#232;s" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schoen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481589v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542449v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516751v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485909v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485910v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sch&#246;n" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Munhoz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481590v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485911v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429074v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heykel Aouani" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deiss" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy G&#233;rard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;so Sojic" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455696v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Lenne" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389557v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424617v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. He" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503958v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. He" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424615v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325978v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325979v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190007v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Lenne" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285867v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144203v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116601v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070886v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078538v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jonnson" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soloviev" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Romanov" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078557v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Sotomayor Torres" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273887v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hadji" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cluzel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sotta" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zelsmann" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078544v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276904v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Sotomayor Torres" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276914v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G. Solovyev" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaponik" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273891v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Chigrin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vivas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldschmidt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zankovych" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276912v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273911v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Voss" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276907v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276925v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273894v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kern" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schanen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigreux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273898v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maka" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276922v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273913v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276923v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273914v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273921v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Zanatta" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Noel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276926v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273901v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276928v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276929v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273903v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>