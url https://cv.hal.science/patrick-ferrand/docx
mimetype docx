--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -2056,209 +2056,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ptychography in anisotropic media</w:t>
+                <w:t xml:space="preserve">GPScan.VI: A general-purpose LabVIEW program for scanning imaging or any application requiring synchronous analog voltage generation and data acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 40 (22), pp.5144-5147. </w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 192, pp.342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.40.005144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2015.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213942v1</w:t>
+                <w:t xml:space="preserve">hal-01141210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPScan.VI: A general-purpose LabVIEW program for scanning imaging or any application requiring synchronous analog voltage generation and data acquisition</w:t>
+                <w:t xml:space="preserve">Ptychography in anisotropic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 192, pp.342. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (22), pp.5144-5147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2015.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.40.005144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141210v1</w:t>
+                <w:t xml:space="preserve">hal-01213942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of molecular packing probed by polarization-resolved nonlinear four-wave mixing and coherent anti-Stokes Raman-scattering microscopy</w:t>
               </w:r>
@@ -3406,291 +3406,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotropic Single Objective (ISO) microscopy : Theory and Experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing Orientational Order of MHC Class I Protein and Lipids in Cell Membranes by Fluorescence Polarization-Resolved Microscopy Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Le Moal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Mudry</w:t>
+                <w:t xml:space="preserve">T. Trombik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. C. Chaumet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H.-T. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 28 (8), pp.1586. </w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 101, pp.468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.28.001586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2011.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00607280v1</w:t>
+                <w:t xml:space="preserve">hal-00601658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Orientational Order of MHC Class I Protein and Lipids in Cell Membranes by Fluorescence Polarization-Resolved Microscopy Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Kress</w:t>
+                <w:t xml:space="preserve">Isotropic Single Objective (ISO) microscopy : Theory and Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. C. Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 101, pp.468. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (8), pp.1586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2011.05.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.28.001586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601658v1</w:t>
+                <w:t xml:space="preserve">hal-00607280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Parametric Oscillators based light source for Coherent Raman Scattering microscopy: a practical overview</w:t>
               </w:r>
@@ -7825,234 +7825,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing polarized metasurface holograms by vectorial ptychography</w:t>
+                <w:t xml:space="preserve">Quantitative imaging of vectorial light beams by vectorial ptychography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus on Microscopy 2021 (FOM2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, online, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183699v1</w:t>
+                <w:t xml:space="preserve">hal-03183696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative imaging of vectorial light beams by vectorial ptychography</w:t>
+                <w:t xml:space="preserve">Analyzing polarized metasurface holograms by vectorial ptychography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinghua Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajath Sawant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peinan Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Brandli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus on Microscopy 2021 (FOM2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, online, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183696v1</w:t>
+                <w:t xml:space="preserve">hal-03183699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative imaging of metasurfaces by a gradient-based phase-retrieval strategy: the power of vectorial ptychography</w:t>
               </w:r>
@@ -9319,273 +9319,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The organics, the amorphous and the crystalline – How organics assist the amorphous to crystalline phase transition in pearl oyster shells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Duboisset</w:t>
+                <w:t xml:space="preserve">Quantitative imaging of anisotropic materials by vectorial ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference Crystal Growth and Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Manchester, NH, United States</w:t>
+              <w:t xml:space="preserve">Focus on Microscopy (FOM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153220v1</w:t>
+                <w:t xml:space="preserve">hal-02068493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative imaging of anisotropic materials by vectorial ptychography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The organics, the amorphous and the crystalline – How organics assist the amorphous to crystalline phase transition in pearl oyster shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman A. Grünewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Checcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Microscopy (FOM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference Crystal Growth and Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Manchester, NH, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068493v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie de biréfringence par ptychographie vectorielle</w:t>
               </w:r>
@@ -10044,398 +10044,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular orientational order combined with generalized polarization provides deeper insights into plasma membrane architecture of live cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precise quantification of fluorophores orientational distribution by two-photon fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Society 58th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Ecole thématique Mifobio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR 5588 - Rtmfm, Oct 2014, Seignosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084296v1</w:t>
+                <w:t xml:space="preserve">hal-01259170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization resolved fluorescence and nonlinear microscopy: A unified approach for structural bio-imaging</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular orientational order combined with generalized polarization provides deeper insights into plasma membrane architecture of live cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Biophysical Society 58th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084284v1</w:t>
+                <w:t xml:space="preserve">hal-01084296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise quantification of fluorophores orientational distribution by two-photon fluorescence microscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarization resolved fluorescence and nonlinear microscopy: A unified approach for structural bio-imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Gasecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Zohra Bioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Cleff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiao Wang</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique Mifobio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR 5588 - Rtmfm, Oct 2014, Seignosse, France</w:t>
+              <w:t xml:space="preserve">Focus on Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259170v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of gold nanostructures using polarized second harmonic microscopy</w:t>
               </w:r>
@@ -10559,51 +10559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation distribution of lipids in tissues probed by polarization resolved FWM/CARS nonlinear microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Gasecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Zohra Bioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10684,51 +10684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation distribution of lipids in tissues probed by polarization resolved Four Wave Mixing/Coherent Raman Anti-Stokes nonlinear microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Gasecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Zohra Bioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10809,51 +10809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation distribution of lipids in tissues probed by polarization resolved FWM/CARS nonlinear microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Gasecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Zohra Bioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11193,51 +11193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Zohra Bioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Gasecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11633,51 +11633,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High symmetry orders probed by polarized coherent anti stockes raman scattering and four wave mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Zohra Bioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Gasecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11991,51 +11991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hight symmetry orders probed by polarized coherent Anti Stokes Raman Scattering and Four Wave Mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Zohra Bioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Gasecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13371,51 +13371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmeran Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. C. Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13960,247 +13960,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00590117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent imaging with polarized probes: when to go for vectorial?</w:t>
+                <w:t xml:space="preserve">Structural investigations on cell membranes using fluorescence polarimetric microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ranchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Focus on Microscopy 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313081v1</w:t>
+                <w:t xml:space="preserve">hal-00590159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural investigations on cell membranes using fluorescence polarimetric microscopy</w:t>
+                <w:t xml:space="preserve">Coherent imaging with polarized probes: when to go for vectorial?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Microscopy 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Konstanz, Germany</w:t>
+              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (Coherence 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00590159v1</w:t>
+                <w:t xml:space="preserve">hal-01313081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double clad hollow core fiber for coherent raman microendoscopy</w:t>
               </w:r>
@@ -14721,51 +14721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Trombik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique interdisciplinaire en MIcroscopie FOnctionnelle en BIOlogie (MIFOBIO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Seignosse, France</w:t>
@@ -14846,51 +14846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Trombik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Molecular Nonlinear Optics : Information Technology and Life Sciences (AMARIS'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Cachan, France</w:t>
@@ -15096,51 +15096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Trombik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GT7 "Ondes et imagerie en milieux complexes et biologiques" du GdR Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
@@ -17034,221 +17034,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00078557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon on insulator photonic bandgap structures for future microphotonic devices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opal-based 3D photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Strasbourg, France. pp.292-299</w:t>
+              <w:t xml:space="preserve">Summerschool Light in nanosize objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Bakou, Azerbaijan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00273887v1</w:t>
+                <w:t xml:space="preserve">hal-00078544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opal-based 3D photonic crystals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Silicon on insulator photonic bandgap structures for future microphotonic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zelsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summerschool Light in nanosize objects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Bakou, Azerbaijan</w:t>
+              <w:t xml:space="preserve">Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Strasbourg, France. pp.292-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00078544v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-engineering of self-assembled three-dimensional photonic crystals</w:t>
               </w:r>
@@ -18859,64 +18859,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcavity light emitter for gas monitoring in the 2-6 $\mu$m range: tunability and low cost integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Zanatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19519,51 +19519,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="560F8EED"/>
+    <w:nsid w:val="F1CF09AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19750,51 +19750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-ferrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7395-5663" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109970888" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-4318-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04219373v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mitov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.498655" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03527747v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baroni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Gr&#252;newald" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Dicko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2022.01.024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03852411v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaihiti Teaniniuraitemoana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2022.107909" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03111022v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Song" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Chieh Wu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brandli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23908-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467596v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-775-2021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571358v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.054028" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02635286v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajath Sawant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peinan Ni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16437-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02994144v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.408665" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059897v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.008143" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653296v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.000763" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahnua Yin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.002589" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643501v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Gasecka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaouen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Bioud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton B. de Aguiar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.07.033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308168v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Torres" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wenger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b00287" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303363v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Cleff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Gasecka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11562" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119354v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5113813" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213942v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.005144" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141210v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2015.03.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Z. Bioud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasecka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rigneault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duboisset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.013836" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999736v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kress" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.04.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069861v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ghenuche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Torres" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896852" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062322v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saint-Jalm" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Andresen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendahmane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.19.8.086021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840710v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Kress" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ranchon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Savatier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.05.043" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803617v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei He" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309528f" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827001v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807318" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729062v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora A&#239;t-Belkacem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guilbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.17.8.080506" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657874v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Moal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mudry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sentenac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.000085" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607280v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Moal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. Chaumet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.28.001586" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601658v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trombik" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-T. He" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.05.021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brustlein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walther" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brasselet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billaudeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3533311" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601665v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hostein" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.012562" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535900v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Mudry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sentenac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.203903" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523608v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aouani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milutinovic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deiss" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430201v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sojic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.019085" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411252v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sandeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wawrezinieck" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Giovannini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09040" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408227v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pianta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aillaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3205447" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232712v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devilez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stout" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.006930" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272371v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seekamp" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zentel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Romanov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.02.068" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272378v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ahopelto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(03)00245-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5WP8PDR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272386v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Minty" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/14/2/343" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272373v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1636271" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278072v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Griesebock" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;ller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1513212" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272390v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Setzu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lerondel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romestain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00692-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6128XQL2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272398v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001190" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9HD38VZ9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272402v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Vial" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.115106" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272392v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1414302" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272403v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1329161" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272406v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(99)00261-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A3D73B17CD3C973E27BA20CD7FA1619A8881ACC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01140998v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272896v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2002002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9121A7C82F3EB719D35E3B152DFC95D0129D930/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871032v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ranchon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624663v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-282-3_10" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272897v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eiden" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413043v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476630v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeran Le Moal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392812v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273925v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273924v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ahoplto" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003341v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01100833v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618515v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958651v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03621573v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086510v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Colas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A. Gr&#252;newald" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobeaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campos" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322095651" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03183699v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03183696v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03259460v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03183694v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02962142v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2020.ATh4I.6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537368v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537373v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537377v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537380v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537376v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02160437v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106850v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276905v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336329v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02153220v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Checcia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068493v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743528v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289660v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richter" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bastmeyer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117361v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balla Naveen Kumar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117363v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Bildstein" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Formanek" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Galey" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084296v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084284v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zohra Bioud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259170v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084293v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karpinski Pawel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bermudez Urena" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084291v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084288v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084281v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084283v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913984v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876162v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342215v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834383v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Ghenuche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saurav" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881713v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830627v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811578v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811572v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. He" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809516v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830592v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Karpinski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miniewicz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697353v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ait-Belkacem" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697347v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750254v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqin Chen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697354v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590148v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A&#239;t-Belkacem" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasecka" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Munhoz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567223v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marguet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607287v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607285v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607283v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asenov" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Valades Cruz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590187v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576178v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623773v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657864v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590117v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muir" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knight" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313081v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590159v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584101v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Knight" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481588v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Valad&#232;s" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schoen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481589v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542449v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516751v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485909v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485910v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sch&#246;n" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Munhoz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481590v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485911v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429074v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heykel Aouani" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deiss" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy G&#233;rard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;so Sojic" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455696v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Lenne" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389557v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424617v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. He" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503958v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. He" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424615v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325978v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325979v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190007v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Lenne" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285867v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144203v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116601v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070886v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078538v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jonnson" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soloviev" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Romanov" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078557v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Sotomayor Torres" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273887v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hadji" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cluzel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sotta" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zelsmann" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078544v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276904v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Sotomayor Torres" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276914v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G. Solovyev" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaponik" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273891v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Chigrin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vivas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldschmidt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zankovych" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276912v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273911v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Voss" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276907v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276925v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273894v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kern" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schanen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigreux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273898v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maka" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276922v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273913v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276923v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273914v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273921v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Zanatta" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Noel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276926v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273901v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276928v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276929v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273903v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-ferrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7395-5663" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109970888" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-4318-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04219373v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mitov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.498655" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03527747v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baroni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Gr&#252;newald" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Dicko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2022.01.024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03852411v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaihiti Teaniniuraitemoana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2022.107909" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03111022v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Song" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Chieh Wu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brandli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23908-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467596v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-775-2021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571358v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.054028" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02635286v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajath Sawant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peinan Ni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16437-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02994144v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.408665" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059897v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.008143" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653296v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.000763" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahnua Yin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.002589" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643501v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Gasecka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaouen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Bioud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton B. de Aguiar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.07.033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308168v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Torres" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wenger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b00287" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303363v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Cleff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Gasecka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11562" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119354v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5113813" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141210v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2015.03.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213942v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.005144" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Z. Bioud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasecka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rigneault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duboisset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.013836" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999736v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kress" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.04.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069861v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ghenuche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Torres" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896852" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062322v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saint-Jalm" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Andresen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendahmane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.19.8.086021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840710v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Kress" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ranchon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Savatier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.05.043" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803617v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei He" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309528f" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827001v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807318" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729062v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora A&#239;t-Belkacem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guilbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.17.8.080506" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657874v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Moal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mudry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sentenac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.000085" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601658v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trombik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-T. He" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.05.021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607280v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Moal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. Chaumet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.28.001586" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brustlein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walther" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brasselet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billaudeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3533311" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601665v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hostein" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.012562" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535900v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Mudry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sentenac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.203903" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523608v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aouani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milutinovic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deiss" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430201v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sojic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.019085" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411252v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sandeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wawrezinieck" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Giovannini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09040" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408227v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pianta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aillaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3205447" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232712v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devilez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stout" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.006930" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272371v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seekamp" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zentel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Romanov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.02.068" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272378v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ahopelto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(03)00245-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5WP8PDR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272386v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Minty" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/14/2/343" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272373v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1636271" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278072v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Griesebock" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;ller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1513212" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272390v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Setzu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lerondel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romestain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00692-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6128XQL2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272398v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001190" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9HD38VZ9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272402v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Vial" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.115106" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272392v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1414302" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272403v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1329161" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272406v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(99)00261-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A3D73B17CD3C973E27BA20CD7FA1619A8881ACC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01140998v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272896v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2002002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9121A7C82F3EB719D35E3B152DFC95D0129D930/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871032v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ranchon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624663v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-282-3_10" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272897v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eiden" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413043v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476630v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeran Le Moal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392812v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273925v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273924v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ahoplto" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003341v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01100833v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618515v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958651v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03621573v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086510v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Colas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A. Gr&#252;newald" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobeaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campos" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322095651" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03183696v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03183699v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03259460v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03183694v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02962142v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2020.ATh4I.6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537368v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537373v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537377v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537380v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537376v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02160437v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106850v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276905v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336329v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068493v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02153220v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Checcia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743528v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289660v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richter" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bastmeyer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117361v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balla Naveen Kumar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117363v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Bildstein" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Formanek" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Galey" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259170v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084296v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084284v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zohra Bioud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084293v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karpinski Pawel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bermudez Urena" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084291v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084288v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084281v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084283v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913984v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876162v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342215v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834383v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Ghenuche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saurav" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881713v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830627v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811578v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811572v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. He" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809516v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830592v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Karpinski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miniewicz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697353v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ait-Belkacem" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697347v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750254v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqin Chen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697354v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590148v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A&#239;t-Belkacem" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasecka" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Munhoz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567223v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marguet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607287v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607285v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607283v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asenov" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Valades Cruz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590187v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576178v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623773v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657864v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590117v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muir" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knight" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590159v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313081v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584101v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Knight" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481588v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Valad&#232;s" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schoen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481589v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542449v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516751v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485909v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485910v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sch&#246;n" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Munhoz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481590v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485911v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429074v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heykel Aouani" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deiss" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy G&#233;rard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;so Sojic" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455696v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Lenne" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389557v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424617v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. He" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503958v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. He" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424615v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325978v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325979v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190007v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Lenne" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285867v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144203v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116601v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070886v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078538v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jonnson" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soloviev" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Romanov" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078557v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Sotomayor Torres" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078544v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273887v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hadji" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cluzel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sotta" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zelsmann" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276904v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Sotomayor Torres" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276914v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G. Solovyev" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaponik" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273891v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Chigrin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vivas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldschmidt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zankovych" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276912v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273911v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Voss" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276907v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276925v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273894v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kern" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schanen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigreux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273898v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maka" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276922v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273913v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276923v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273914v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273921v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Zanatta" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Noel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276926v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273901v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276928v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276929v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273903v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>