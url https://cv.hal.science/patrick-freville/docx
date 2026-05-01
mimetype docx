--- v0 (2026-04-02)
+++ v1 (2026-05-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,2373 +234,2507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): dynamic insights from temporal surveys (2/2)</w:t>
+                <w:t xml:space="preserve">Upper tropospheric water vapor profiles derived from Raman lidar over France territories for contrail investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Boudoire</w:t>
+                <w:t xml:space="preserve">Dunya Alraddawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Gailler</w:t>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Battaglia</w:t>
+                <w:t xml:space="preserve">Florian Mandija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Beauger</w:t>
+                <w:t xml:space="preserve">Alexis Mariaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Bontemps</w:t>
+                <w:t xml:space="preserve">Christophe Pietras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 357, pp.79 - 103. </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 362, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202636209011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065074v1</w:t>
+                <w:t xml:space="preserve">hal-05592404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original and Low-Cost ADS-B System to Fulfill Air Traffic Safety Obligations during High Power LIDAR Operation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): dynamic insights from temporal surveys (2/2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boudoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s23062899⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 357, pp.79 - 103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750514v1</w:t>
+                <w:t xml:space="preserve">hal-05065074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An EARLINET early warning system for atmospheric aerosol aviation hazards</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Original and Low-Cost ADS-B System to Fulfill Air Traffic Safety Obligations during High Power LIDAR Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Montoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20, pp.10775-10789. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, LiDAR Sensor Hardware, Algorithm Development and Its Application), 23 (6), pp.2899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-20-10775-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s23062899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03710535v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cézeaux-Aulnat-Opme-Puy De Dôme: a multi-site for the long-term survey of the tropospheric composition and climate change</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An EARLINET early warning system for atmospheric aerosol aviation hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+                <w:t xml:space="preserve">Nikolaos Papagiannopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+                <w:t xml:space="preserve">Giuseppe d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Sellegri</w:t>
+                <w:t xml:space="preserve">Anna Gialitaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyn Freney</w:t>
+                <w:t xml:space="preserve">Nicolae Ajtai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Alados-Arboledas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-13-3413-2020⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.10775-10789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-10775-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883526v1</w:t>
+                <w:t xml:space="preserve">insu-03710535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unprecedented 2017-2018 stratospheric smoke event: decay phase and aerosol properties observed with the EARLINET</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Holger Baars</w:t>
+                <w:t xml:space="preserve">Cézeaux-Aulnat-Opme-Puy De Dôme: a multi-site for the long-term survey of the tropospheric composition and climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Ansmann</w:t>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Ohneiser</w:t>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moritz Haarig</w:t>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronny Engelmann</w:t>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19, pp.15183-15198. </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (6), pp.3413-3445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-19-15183-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-13-3413-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03686269v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass Eruption Rates of Tephra Plumes During the 2011–2015 Lava Fountain Paroxysms at Mt. Etna From Doppler Radar Retrievals</w:t>
+                <w:t xml:space="preserve">The unprecedented 2017-2018 stratospheric smoke event: decay phase and aerosol properties observed with the EARLINET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Freret-Lorgeril</w:t>
+                <w:t xml:space="preserve">Holger Baars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Donnadieu</w:t>
+                <w:t xml:space="preserve">Albert Ansmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Scollo</w:t>
+                <w:t xml:space="preserve">Kevin Ohneiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariel Provost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Fréville</w:t>
+                <w:t xml:space="preserve">Moritz Haarig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Engelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2018.00073⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.15183-15198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-15183-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453963v1</w:t>
+                <w:t xml:space="preserve">insu-03686269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and Tropospheric Water Vapor Variability and Decadal Trends at Two Supersites of CO-PDD (Cézeaux and Puy de Dôme) in Central France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mass Eruption Rates of Tephra Plumes During the 2011–2015 Lava Fountain Paroxysms at Mt. Etna From Doppler Radar Retrievals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël van Baelen</w:t>
+                <w:t xml:space="preserve">Valentin Freret-Lorgeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Scollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos9080302⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2018.00073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857444v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the aerosol optical properties and size distribution retrieved by sun photometer with in situ measurements at midlatitude</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Hervo</w:t>
+                <w:t xml:space="preserve">Surface and Tropospheric Water Vapor Variability and Decadal Trends at Two Supersites of CO-PDD (Cézeaux and Puy de Dôme) in Central France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dani Hadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Montoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (8), pp.302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos9080302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-9-4569-2016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02092511v1</w:t>
+                <w:t xml:space="preserve">hal-01857444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-source Doppler radar monitoring of tephra plumes at Etna</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of the aerosol optical properties and size distribution retrieved by sun photometer with in situ measurements at midlatitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Scollo</w:t>
+                <w:t xml:space="preserve">Aurélien Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Montoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.01.009⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (9), pp.4569-4585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-9-4569-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885632v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EARLINET: potential operationality of a research network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Sicard</w:t>
+                <w:t xml:space="preserve">Near-source Doppler radar monitoring of tephra plumes at Etna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. d'Amico</w:t>
+                <w:t xml:space="preserve">P. Freville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Comerón</w:t>
+                <w:t xml:space="preserve">C. Hervier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mona</w:t>
+                <w:t xml:space="preserve">M. Coltelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Alados-Arboledas</w:t>
+                <w:t xml:space="preserve">S. Scollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8, pp.4587-4613. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 312, pp.26-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-8-4587-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03644705v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIDAR Developments at Clermont-Ferrand—France for Atmospheric Observation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EARLINET: potential operationality of a research network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Reveret</w:t>
+                <w:t xml:space="preserve">M. Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. d'Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comerón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Alados-Arboledas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s150203041⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.4587-4613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-8-4587-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819804v1</w:t>
+                <w:t xml:space="preserve">insu-03644705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">spidast: a new modular software to process spectrointerferometric measurements★</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Spang</w:t>
+                <w:t xml:space="preserve">LIDAR Developments at Clermont-Ferrand—France for Atmospheric Observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Montoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sacuto</w:t>
+                <w:t xml:space="preserve">François Reveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 432 (2), pp.1658-1671. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (2), pp.3041 - 3069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stt593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s150203041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526363v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and optical properties of 2010 Eyjafjallajökull volcanic eruption aerosol: ground-based, Lidar and airborne measurements in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">spidast: a new modular software to process spectrointerferometric measurements★</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Quennehen</w:t>
+                <w:t xml:space="preserve">P. Cruzalèbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. I. Kristiansen</w:t>
+                <w:t xml:space="preserve">Y. Rabbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boulon</w:t>
+                <w:t xml:space="preserve">A. Jorissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Stohl</w:t>
+                <w:t xml:space="preserve">Alain Spang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sacuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-12-1721-2012⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 432 (2), pp.1658-1671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stt593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00675317v1</w:t>
+                <w:t xml:space="preserve">hal-03526363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near real-time monitoring of the April-May 2010 Eyjafjallajökull ash cloud: an example of a web-based, satellite data-driven, reporting system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+                <w:t xml:space="preserve">Physical and optical properties of 2010 Eyjafjallajökull volcanic eruption aerosol: ground-based, Lidar and airborne measurements in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gouhier</w:t>
+                <w:t xml:space="preserve">Boris Quennehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Harris</w:t>
+                <w:t xml:space="preserve">N. I. Kristiansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Guéhenneux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Hervo</w:t>
+                <w:t xml:space="preserve">Julien Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environment and Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJEP.2012.049673⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (4), pp.1721-1736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-12-1721-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800055v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of nucleation events vertical extent: a long term study at two different altitude sites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Near real-time monitoring of the April-May 2010 Eyjafjallajökull ash cloud: an example of a web-based, satellite data-driven, reporting system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guéhenneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-11-5625-2011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environment and Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (1-4), pp.262-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJEP.2012.049673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00649629v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground-based remote sensing observation of the complex behaviour of the Marseille boundary layer during ESCOMPTE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Saïd</w:t>
+                <w:t xml:space="preserve">Investigation of nucleation events vertical extent: a long term study at two different altitude sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Campistron</w:t>
+                <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bénech</w:t>
+                <w:t xml:space="preserve">Jean-Marc Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 74 (1-4), pp.403-433. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (12), pp.5625-5639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2004.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-11-5625-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138880v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00649629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion de la pollution atmosphérique par la brise de mer dans le Nord-Pas-de-Calais : analyse des données de surface et télédétection par lidar</w:t>
+                <w:t xml:space="preserve">Ground-based remote sensing observation of the complex behaviour of the Marseille boundary layer during ESCOMPTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bigot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bénech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.2169⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 74 (1-4), pp.403-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2004.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019579v1</w:t>
+                <w:t xml:space="preserve">hal-00138880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dispersion de la pollution atmosphérique par la brise de mer dans le Nord-Pas-de-Calais : analyse des données de surface et télédétection par lidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fréville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 179, pp.391-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.2169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La technique lidar : de la production de lumière à la représentation spatio-temporelle de la pollution de l'air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Air pur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 62, pp.36-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2610,51 +2744,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons of radiosonde water vapor measurements with ECMWF ERA-5 and contrails observations above Clermont-Ferrand (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidy Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2676,347 +2810,347 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Montoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. pp.EGU24-10040, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04597174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban atmospheric stratification and its dynamics : ABL development above the city of Marseille and in the surroundings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Moppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Urban Air Quality – Measurement, Modelling and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Prague, Czech Republic. pp.388-391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00972414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban atmospheric stratification and its dynamics: ABL development above the city of Marseille and in the surroundings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Moppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Urban Air Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3026,168 +3160,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BASIC-Evolution : Une filière AERIS générant les profils verticaux aérosol par combinaison de données lidar, photométriques et in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Popovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goloub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 ans du pôle AERIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, PARIS, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId122"/>
+      <w:footerReference w:type="default" r:id="rId129"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3334,51 +3468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289903v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Diarra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Montoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fr&#233;ville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peyrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2025.108500" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750514v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23062899" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710535v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papagiannopoulos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe d'Amico" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gialitaki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Ajtai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Alados-Arboledas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-10775-2020" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686269v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Baars" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ansmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ohneiser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Haarig" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Engelmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15183-2019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Freret-Lorgeril" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Scollo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Provost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00073" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857444v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Hadad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9080302" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092511v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chauvign&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-4569-2016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03885632v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Freville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hervier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coltelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scollo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.01.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644705v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sicard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. d'Amico" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comer&#243;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mona" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alados-Arboledas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-4587-2015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819804v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reveret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150203041" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526363v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cruzal&#232;bes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rabbia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jorissen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Spang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sacuto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt593" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675317v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Quennehen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Kristiansen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stohl" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-1721-2012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800055v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gu&#233;henneux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2012.049673" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649629v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-5625-2011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138880v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sa&#239;d" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;nech" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.04.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019579v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.2169" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019580v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04597174v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Peyrin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10040" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972414v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Moppert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Said" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Geffroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141811v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462330v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aubert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T&#233;tard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popovici" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pascal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289903v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Diarra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Montoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fr&#233;ville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peyrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2025.108500" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05592404v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunya Alraddawi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mandija" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mariaccia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pietras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202636209011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.285" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750514v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23062899" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papagiannopoulos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe d'Amico" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gialitaki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Ajtai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Alados-Arboledas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-10775-2020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686269v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Baars" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ansmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ohneiser" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Haarig" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Engelmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15183-2019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453963v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Freret-Lorgeril" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Scollo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Provost" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00073" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857444v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Hadad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9080302" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092511v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chauvign&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-4569-2016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03885632v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Freville" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hervier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coltelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scollo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.01.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644705v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sicard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. d'Amico" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comer&#243;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mona" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alados-Arboledas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-4587-2015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819804v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reveret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150203041" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526363v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cruzal&#232;bes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rabbia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jorissen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Spang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sacuto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt593" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Quennehen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Kristiansen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stohl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-1721-2012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800055v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gu&#233;henneux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2012.049673" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649629v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-5625-2011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138880v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sa&#239;d" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;nech" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.04.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019579v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.2169" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019580v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04597174v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Peyrin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10040" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972414v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Moppert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Said" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Geffroy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141811v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462330v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aubert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T&#233;tard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popovici" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pascal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>