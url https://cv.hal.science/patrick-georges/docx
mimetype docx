--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -234,1212 +234,1212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-resonance intracavity up-conversion pumping architecture enabling multi-watt operation of a 2.3-µm Tm:YLF laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accurate pulse-to-pulse stability measurement for femtosecond lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Natile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Parize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Glasset</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 33 (5), pp.10715. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.545266⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 33 (10), pp.20410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.557987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364888v1</w:t>
+                <w:t xml:space="preserve">hal-05336222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate pulse-to-pulse stability measurement for femtosecond lasers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Hanna</w:t>
+                <w:t xml:space="preserve">Indirectly LED-pumped Nd:glass: potential for high energy laser facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Nourry-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fermon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Meignien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Georges</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (10), pp.20410. </w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (3), pp.311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/oe.557987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.533492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336222v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirectly LED-pumped Nd:glass: potential for high energy laser facilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Higher-order- and multimode properties of nonlinear multipass cells for temporal compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Natile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Parize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Nourry-Martin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrick Audebert</w:t>
+                <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.533492⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (3), pp.631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.540948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348479v1</w:t>
+                <w:t xml:space="preserve">hal-04989895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order- and multimode properties of nonlinear multipass cells for temporal compression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Hanna</w:t>
+                <w:t xml:space="preserve">Two-dimensional infrared spectroscopy using a fast-scanning interferometer and chirped pulse up-conversion at 100 kHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mindaugas Jonušas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Natile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Délen</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei-Ovidiu Ersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.540948⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 162 (17), pp.174201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0261494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989895v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional infrared spectroscopy using a fast-scanning interferometer and chirped pulse up-conversion at 100 kHz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LED pumped alexandrite multipass amplifier designed for acousto-optic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Thellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mindaugas Jonušas</w:t>
+                <w:t xml:space="preserve">Hussein Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Bournet</w:t>
+                <w:t xml:space="preserve">Frederic Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Bonvalet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrei-Ovidiu Ersen</w:t>
+                <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0261494⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (19), pp.40727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.563688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004811v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LED pumped alexandrite multipass amplifier designed for acousto-optic imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pichon</w:t>
+                <w:t xml:space="preserve">High-energy soliton frequency shifting in a nitrogen-filled multipass cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Cichelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Parize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Natile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.563688⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (21), pp.6714-6717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.568548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269520v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cr:ZnSe as a luminescent concentrator</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Type-I intermittency route to the chaos in passively Q-switched Tm:YLF laser emitting at 2.3 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Glasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.573379⟩</w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jeos/2025010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269530v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-energy soliton frequency shifting in a nitrogen-filled multipass cell</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Guichard</w:t>
+                <w:t xml:space="preserve">Cr:ZnSe as a luminescent concentrator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Nourry-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Coumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.568548⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (19), pp.41078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.573379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336216v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type-I intermittency route to the chaos in passively Q-switched Tm:YLF laser emitting at 2.3 µm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Off-resonance intracavity up-conversion pumping architecture enabling multi-watt operation of a 2.3-µm Tm:YLF laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Glasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Loiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (1), pp.14. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (5), pp.10715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jeos/2025010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.545266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347094v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental study of self-seeded stimulated Brillouin scattering in active fibers injected by a sinusoidally phase modulated signal</w:t>
               </w:r>
@@ -1451,77 +1451,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Pouillaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Esberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anasthase Limery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 33 (18), pp.38210-38219. </w:t>
@@ -1559,103 +1559,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirectly LED-pumped Nd:glass regenerative amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Nourry-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Thellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Meignien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -1840,64 +1840,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an all-fiber spliced laser system using stimulated Brillouin scattering mitigation techniques and achieving 50 ns, 10 kW peak power for lidar applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Pouillaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1955,1389 +1955,1389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-power 2.3 µm Tm:YLF laser with intracavity upconversion pumping by a Nd:ASL laser at 1051 nm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Chaotic dynamics in passively Q-switched Tm:LiYF4 laser operating at 2.3 μ m on the 3H4 → 3H5 transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Glasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Loiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.523059⟩</w:t>
+              <w:t xml:space="preserve">APL Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (9), pp.096106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0220220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723589v1</w:t>
+                <w:t xml:space="preserve">hal-04723538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing the efficiency of intrapulse difference frequency generation by pulse shaping and recycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Bournet</w:t>
+                <w:t xml:space="preserve">Real-time acousto-optic imaging using a high peak power long-pulsed illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fligliolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mindaugas Jonusas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michele Natile</w:t>
+                <w:t xml:space="preserve">Qin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+                <w:t xml:space="preserve">Sylvie Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-023-08162-0⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.528953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723530v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CTH:YAG : from laser medium to luminescent concentrator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Oriol</w:t>
+                <w:t xml:space="preserve">Chirped pulse upconversion for femtosecond mid-infrared spectroscopy at 100 kHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mindaugas Jonušas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Natile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 32 (8), pp.14321. </w:t>
+              <w:t xml:space="preserve">, 2024, 32 (5), pp.8020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.515421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/oe.515291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04723557v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic dynamics in passively Q-switched Tm:LiYF4 laser operating at 2.3 μ m on the 3H4 → 3H5 transition</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CTH:YAG : from laser medium to luminescent concentrator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lisa Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Coumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0220220⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (8), pp.14321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.515421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723538v1</w:t>
+                <w:t xml:space="preserve">hal-04723557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time acousto-optic imaging using a high peak power long-pulsed illumination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Fligliolia</w:t>
+                <w:t xml:space="preserve">High-power 2.3 µm Tm:YLF laser with intracavity upconversion pumping by a Nd:ASL laser at 1051 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qin Liu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t>
+                <w:t xml:space="preserve">Timothée Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Loiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.528953⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 49 (8), pp.2093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.523059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718257v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirped pulse upconversion for femtosecond mid-infrared spectroscopy at 100 kHz</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Maximizing the efficiency of intrapulse difference frequency generation by pulse shaping and recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adeline Bonvalet</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mindaugas Jonusas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Natile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Guichard</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 32 (5), pp.8020. </w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 130 (2), pp.33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/oe.515291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00340-023-08162-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04482516v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce:LYSO, from scintillator to solid-state lighting as a blue luminescent concentrator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pichon</w:t>
+                <w:t xml:space="preserve">Second harmonic generation in the presence of walk-off and group velocity mismatch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Natile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Loiseau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manuel Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-32689-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (5), pp.930-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/josab.485597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439237v1</w:t>
+                <w:t xml:space="preserve">hal-04072421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient, high average power, narrowband, pump-tunable BWOPO</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LED-pumped Er:Cr:YSGG light sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.506647⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (17), pp.27604-27611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.496359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435015v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second harmonic generation in the presence of walk-off and group velocity mismatch</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ce:LYSO, from scintillator to solid-state lighting as a blue luminescent concentrator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/josab.485597⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.7199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-32689-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072421v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LED-pumped Er:Cr:YSGG light sources</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Georges</w:t>
+                <w:t xml:space="preserve">Highly efficient, high average power, narrowband, pump-tunable BWOPO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjell Martin Mølster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Balembois</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31 (17), pp.27604-27611. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (24), pp.6484-6487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/oe.496359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.506647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247299v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tm:CALGO lasers at 2.32 µm: cascade lasing and upconversion pumping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Loiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksey Tyazhev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3561,64 +3561,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excited-state absorption and upconversion pumping of Tm&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;-doped potassium lutetium double tungstate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksey Tyazhev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Loiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kouta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3682,77 +3682,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cascade laser optimization for 3 H 4 → 3 H 5 and 3 F 4 → 3 H 6 sequent transitions in Tm 3+ -doped materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Loiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Solé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3855,51 +3855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Natile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Papalazarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3950,90 +3950,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent combination of micropulse semiconductor amplifiers for water vapor differential absorption lidars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 48 (2), pp.489-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4195,161 +4195,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light Extraction and Brightness Enhancement of Luminescent Rectangular Slabs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual-wavelength-pumping of mid-infrared Tm:YLF laser at 2.3 µm: demonstration of pump seeding and recycling processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Loiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pichon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Nourry-Martin</w:t>
+                <w:t xml:space="preserve">Alain Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Darbon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Druon</w:t>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Photonics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (7), pp.2100356. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (18), pp.32141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adpr.202100356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.468695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618185v1</w:t>
+                <w:t xml:space="preserve">hal-03798899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced intrapulse difference frequency generation in the mid-infrared by a spectrally dependent polarization state</w:t>
               </w:r>
@@ -4463,3059 +4463,3059 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High power, tunable hybrid fiber/bulk laser at 1030 nm and parametric frequency conversion in the near and mid-infrared</w:t>
+                <w:t xml:space="preserve">Light Extraction and Brightness Enhancement of Luminescent Rectangular Slabs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hamoudi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t>
+                <w:t xml:space="preserve">P. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Nourry-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Melkonian</w:t>
+                <w:t xml:space="preserve">Stéphane Darbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 128 (5), pp.93. </w:t>
+              <w:t xml:space="preserve">Advanced Photonics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (7), pp.2100356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-022-07813-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adpr.202100356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549497v2</w:t>
+                <w:t xml:space="preserve">hal-03618185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LED-pumped Cr:LiSAF laser system operating at 100 Hz based on a multipass amplifier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Druon</w:t>
+                <w:t xml:space="preserve">High power, tunable hybrid fiber/bulk laser at 1030 nm and parametric frequency conversion in the near and mid-infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hamoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Melkonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.465115⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (5), pp.93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-022-07813-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322138v1</w:t>
+                <w:t xml:space="preserve">hal-03549497v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inline amplification of mid-infrared intrapulse difference frequency generation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Natile</w:t>
+                <w:t xml:space="preserve">LED-pumped Cr:LiSAF laser system operating at 100 Hz based on a multipass amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Thellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 47 (19), pp.4885. </w:t>
+              <w:t xml:space="preserve">, 2022, 47 (14), pp.3543-3546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.467792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.465115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791716v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-wavelength-pumping of mid-infrared Tm:YLF laser at 2.3 µm: demonstration of pump seeding and recycling processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pavel Loiko</w:t>
+                <w:t xml:space="preserve">Inline amplification of mid-infrared intrapulse difference frequency generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Braud</w:t>
+                <w:t xml:space="preserve">M. Jonusas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+                <w:t xml:space="preserve">A. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Natile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 (18), pp.32141. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (19), pp.4885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.468695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.467792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798899v1</w:t>
+                <w:t xml:space="preserve">hal-03791716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light recycling in LED-pumped Ce:YAG luminescent concentrators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">LED-pumped femtosecond Cr:LiSAF regenerative amplifier system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/oe.433063⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (10), pp.2421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.424313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298463v1</w:t>
+                <w:t xml:space="preserve">hal-03272685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of optically synchronized pump-signal beams for ultrafast OPCPA via the optical Kerr effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Martin</w:t>
+                <w:t xml:space="preserve">Nonlinear optics in multipass cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.425237⟩</w:t>
+              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (12), pp.2100220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lpor.202100220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280230v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced extreme ultraviolet high-harmonic generation from chromium-doped magnesium oxide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Franz</w:t>
+                <w:t xml:space="preserve">Generation of optically synchronized pump-signal beams for ultrafast OPCPA via the optical Kerr effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Alexandridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0047421⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (9), pp.2035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.425237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281632v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D luminescent concentrators</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhanced extreme ultraviolet high-harmonic generation from chromium-doped magnesium oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V E Nefedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fröhlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Tancogne-Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Franz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (5), pp.6915. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (20), pp.201103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.415268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0047421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272681v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear beam matching to gas-filled multipass cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D luminescent concentrators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Continuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/osac.418247⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (5), pp.6915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.415268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137038v1</w:t>
+                <w:t xml:space="preserve">hal-03272681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman wavelength conversion in a multipass cell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Nonlinear beam matching to gas-filled multipass cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Daniault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.431675⟩</w:t>
+              <w:t xml:space="preserve">OSA Continuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (2), pp.732-738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/osac.418247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283155v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and high-throughput ablation of platinum using high-repetition rate radially and azimuthally polarized sub-picosecond laser pulses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bojan Resan</w:t>
+                <w:t xml:space="preserve">Light recycling in LED-pumped Ce:YAG luminescent concentrators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Nourry-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Darbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 29 (13), pp.19551-19565. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.415855⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 29 (16), pp.25302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.433063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447168v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple carrier-envelope phase control and stabilization scheme for difference frequency generation-based systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michele Natile</w:t>
+                <w:t xml:space="preserve">Raman wavelength conversion in a multipass cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/oe.424141⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (14), pp.3380-3383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.431675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251566v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing subcellular-resolved organ distribution of cationic copolymer-functionalized fluorescent nanodiamonds for optimal delivery of therapeutic siRNA to a xenografted tumor in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Delen</w:t>
+                <w:t xml:space="preserve">Efficient and high-throughput ablation of platinum using high-repetition rate radially and azimuthally polarized sub-picosecond laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Loescher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Oldorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rigo Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Pallmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojan Resan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1nr00146a⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (13), pp.19551-19565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.415855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085752v2</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear optics in multipass cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Délen</w:t>
+                <w:t xml:space="preserve">Harnessing subcellular-resolved organ distribution of cationic copolymer-functionalized fluorescent nanodiamonds for optimal delivery of therapeutic siRNA to a xenografted tumor in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Kindermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Papine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zamira V Díaz-Riascos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (12), pp.2100220. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (20), pp.9280-9292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lpor.202100220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1nr00146a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683864v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085752v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LED-pumped femtosecond Cr:LiSAF regenerative amplifier system</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Simple carrier-envelope phase control and stabilization scheme for difference frequency generation-based systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Natile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 46 (10), pp.2421. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (11), pp.16261-16269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.424313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/oe.424141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272685v1</w:t>
+                <w:t xml:space="preserve">hal-03251566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid pulse propagation model and quasi-phase-matched four-wave mixing in multipass cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Multipass cells: 1D numerical model and investigation of spatio-spectral couplings at high nonlinearity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spencer W. Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Quere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 37 (10), pp.2982. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.395789⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 37 (4), pp.993-999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.386049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941634v1</w:t>
+                <w:t xml:space="preserve">hal-02566460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of multi-pass and regenerative strategies for energetic high-gain amplifiers based on Yb:CaF2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Genevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris N Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45 (16), pp.4408-4411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/ol.398612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-index quantum-barrier single-pass tapered semiconductor optical amplifiers for efficient coherent beam combining</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid pulse propagation model and quasi-phase-matched four-wave mixing in multipass cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6641/ab804e⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (10), pp.2982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.395789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908303v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral compression in a multipass cell</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Hanna</w:t>
+                <w:t xml:space="preserve">Low-index quantum-barrier single-pass tapered semiconductor optical amplifiers for efficient coherent beam combining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Albrodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Niemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Elattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hamperl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Blume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.397191⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (6), pp.065018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/ab804e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893094v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipass cells: 1D numerical model and investigation of spatio-spectral couplings at high nonlinearity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Spectral compression in a multipass cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Quere</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Délen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 37 (4), pp.993-999. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.386049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.397191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566460v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent combining of high brightness tapered amplifiers for efficient non-linear conversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Albrodt</w:t>
+                <w:t xml:space="preserve">Tunable UV source based on an LED-pumped cavity-dumped Cr:LiSAF laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. T Jamal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Blume</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Blanchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 27 (2), pp.928. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.27.000928⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 27 (16), pp.23446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.023446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332528v1</w:t>
+                <w:t xml:space="preserve">hal-02232549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-power two-cycle ultrafast source based on hybrid nonlinear compression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent combining of high brightness tapered amplifiers for efficient non-linear conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Albrodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. K Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. B Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lavenu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc Hanna</w:t>
+                <w:t xml:space="preserve">G. Blume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 27 (3), pp.1958-1967. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.27.001958⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 27 (2), pp.928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.000928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106501v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEP-stable high-energy ytterbium-doped fiber amplifier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-power two-cycle ultrafast source based on hybrid nonlinear compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Natile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Golinelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Guichard</w:t>
+                <w:t xml:space="preserve">Françoise Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 44 (16), pp.3909. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (3), pp.1958-1967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.44.003909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.001958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321849v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing brightness of Lambertian light sources with luminescent concentrators: the light extraction issue</w:t>
               </w:r>
@@ -7540,64 +7540,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (8), pp.11830. </w:t>
@@ -7629,3633 +7629,3633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent beam combining of high power quasi continuous wave tapered amplifiers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Niemeyer</w:t>
+                <w:t xml:space="preserve">CEP-stable high-energy ytterbium-doped fiber amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Natile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Crump</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Moron</w:t>
+                <w:t xml:space="preserve">A. Golinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.27.027891⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (16), pp.3909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.44.003909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332526v1</w:t>
+                <w:t xml:space="preserve">hal-02321849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable UV source based on an LED-pumped cavity-dumped Cr:LiSAF laser</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Druon</w:t>
+                <w:t xml:space="preserve">Coherent beam combining of high power quasi continuous wave tapered amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Albrodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Niemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Crump</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hamperl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Blanchot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Georges</w:t>
+                <w:t xml:space="preserve">F. Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 27 (16), pp.23446. </w:t>
+              <w:t xml:space="preserve">, 2019, 27 (20), pp.27891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.27.023446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.027891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02232549v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New LED-based high-brightness incoherent light source in the SWIR</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Color Imaging with Multimodal Three-Photon Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Abdeladim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Supatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khmaies Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics and photonics news</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792717v1</w:t>
+                <w:t xml:space="preserve">hal-02359554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and experimental investigation of beam distortions in end-pumped laser rod amplifiers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">New LED-based high-brightness incoherent light source in the SWIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Blanchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (7), pp.9353-9362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.26.009353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.35.003004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01932597v1</w:t>
+                <w:t xml:space="preserve">hal-01792717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-compression in a multipass cell</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation and experimental investigation of beam distortions in end-pumped laser rod amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Lavenu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Delen</w:t>
+                <w:t xml:space="preserve">Philipp Albrodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Forget</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lesparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.43.005643⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (12), pp.3004-3013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.35.003004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348758v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LED-pumped passively Q-switched Cr:LiSAF laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Blanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 43 (18), pp.4489. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.43.004489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-emitting diodes: a new paradigm for Ti:sapphire pumping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Balembois</w:t>
+                <w:t xml:space="preserve">Self-compression in a multipass cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Jargot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lavenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.5.001236⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (22), pp.5643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.43.005643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193027v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally-induced-anisotropy issues in oriented cubic laser crystals, the cryogenically cooled Yb:CaF2 case</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+                <w:t xml:space="preserve">Light-emitting diodes: a new paradigm for Ti:sapphire pumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Blanchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (10), pp.1236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.5.001236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-018-7077-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02321756v1</w:t>
+                <w:t xml:space="preserve">hal-02193027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear pulse compression based on a gas-filled multipass cell</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Delen</w:t>
+                <w:t xml:space="preserve">Thermally-induced-anisotropy issues in oriented cubic laser crystals, the cryogenically cooled Yb:CaF2 case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Genevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.43.002252⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-018-7077-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792750v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-color deep-tissue three-photon microscopy with a multiband infrared laser</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Takuma Kumamoto</w:t>
+                <w:t xml:space="preserve">Nonlinear pulse compression based on a gas-filled multipass cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Natile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light: Science and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41377-018-0012-2⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (10), pp.2252-2255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.43.002252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792743v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-spectral structures in high harmonic generation driven by tightly focused high repetition rate lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual-color deep-tissue three-photon microscopy with a multiband infrared laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khmaies Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Abdeladim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Tozer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aura Inés Gonzalez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florent Guichard</w:t>
+                <w:t xml:space="preserve">Takuma Kumamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.35.0000A6⟩</w:t>
+              <w:t xml:space="preserve">Light: Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41377-018-0012-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01788352v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color Imaging with Multimodal Three-Photon Microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mahou</w:t>
+                <w:t xml:space="preserve">Spatio-spectral structures in high harmonic generation driven by tightly focused high repetition rate lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aura Inés Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Jargot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Supatto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Khmaies Guesmi</w:t>
+                <w:t xml:space="preserve">Philippe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lavenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and photonics news</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (4), pp.A6-A14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.35.0000A6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359554v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01788352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear temporal compression in multi-pass cells: theory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+                <w:t xml:space="preserve">LED-pumped alexandrite laser oscillator and amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Blanchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34 (7), pp.1340-1347. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (20), pp.4191-4194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.34.001340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.42.004191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586204v1</w:t>
+                <w:t xml:space="preserve">hal-01676610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-radiance light sources with LED-pumped luminescent concentrators applied to pump Nd:YAG passively Q-switched laser</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T Gallinelli</w:t>
+                <w:t xml:space="preserve">Nonlinear temporal compression in multi-pass cells: theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2017.04.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (7), pp.1340-1347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.34.001340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190903v1</w:t>
+                <w:t xml:space="preserve">hal-01586204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-contrast 10 fs OPCPA-based front end for multi-PW laser chains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Lebas</w:t>
+                <w:t xml:space="preserve">High-radiance light sources with LED-pumped luminescent concentrators applied to pump Nd:YAG passively Q-switched laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blengino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Legavre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Gallinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.42.003530⟩</w:t>
+              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96, pp.7 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2017.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770813v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-power single-stage single-crystal Yb:YAG fiber amplifier for radially polarized ultrashort laser pulses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christof Pruss</w:t>
+                <w:t xml:space="preserve">High-contrast 10 fs OPCPA-based front end for multi-PW laser chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Genevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-017-6720-0⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (18), pp.3530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.42.003530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585940v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-energy few-cycle Yb-doped fiber amplifier source based on a single nonlinear compression stage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Hanna</w:t>
+                <w:t xml:space="preserve">High-power single-stage single-crystal Yb:YAG fiber amplifier for radially polarized ultrashort laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Eckerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frieder Beirow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Pruss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25 (7), pp.7530-7537. </w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123 (5), pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.25.007530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00340-017-6720-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585962v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LED-pumped alexandrite laser oscillator and amplifier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Balembois</w:t>
+                <w:t xml:space="preserve">High-energy few-cycle Yb-doped fiber amplifier source based on a single nonlinear compression stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Natile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42 (20), pp.4191-4194. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (7), pp.7530-7537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.42.004191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.25.007530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676610v1</w:t>
+                <w:t xml:space="preserve">hal-01585962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Apollon 10 PW laser: experimental and theoretical investigation of the temporal characteristics</w:t>
+                <w:t xml:space="preserve">Rear-side resonator architecture for the passive coherent combining of high-brightness laser diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Papadopoulos</w:t>
+                <w:t xml:space="preserve">Guillaume Schimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Zou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Le Blanc</w:t>
+                <w:t xml:space="preserve">Ioana Doyen-Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cheriaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Georges</w:t>
+                <w:t xml:space="preserve">Jonathan Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Power Laser Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4, pp.e34. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (5), pp.950-953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/hpl.2016.34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.41.000950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763846v1</w:t>
+                <w:t xml:space="preserve">hal-01282939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent combination of ultrafast fiber amplifiers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Apollon 10 PW laser: experimental and theoretical investigation of the temporal characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitrios Papadopoulos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Druon</w:t>
+                <w:t xml:space="preserve">N. Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cheriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/49/6/062004⟩</w:t>
+              <w:t xml:space="preserve">High Power Laser Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.e34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/hpl.2016.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292076v1</w:t>
+                <w:t xml:space="preserve">hal-01763846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent combining efficiency in strongly saturated divided-pulse amplification systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent combination of ultrafast fiber amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.24.025329⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (6), pp.062004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/49/6/062004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490208v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercontinuum-seeded few-cycle mid-infrared OPCPA system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aymeric van de Walle</w:t>
+                <w:t xml:space="preserve">Coherent combining efficiency in strongly saturated divided-pulse amplification systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lavenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 24 (23), pp.26494-26502. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.24.026494⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 24 (22), pp.25329-25336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.025329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490210v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contradiction within wave optics and its solution within a particle picture: comment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Delen</w:t>
+                <w:t xml:space="preserve">Supercontinuum-seeded few-cycle mid-infrared OPCPA system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric van de Walle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 24 (3), pp.2106-2107. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 24 (23), pp.26494-26502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.026494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.24.002106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01490204v1</w:t>
+                <w:t xml:space="preserve">hal-01490210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yb:YAG single-crystal fiber amplifiers for picosecond lasers using the divided pulse amplification technique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Contradiction within wave optics and its solution within a particle picture: comment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Igor Martial</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Didierjean</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Bretenaker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 41 (7), pp.1628 - 1628. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (3), pp.2106-2107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.41.001628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.002106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560476v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Yb:YAG femtosecond booster amplifier using divided-pulse amplification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yb:YAG single-crystal fiber amplifiers for picosecond lasers using the divided pulse amplification technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lesparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pouysegur</w:t>
+                <w:t xml:space="preserve">Jean Thomas Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birgit Weichelt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+                <w:t xml:space="preserve">Igor Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemens Hönninger</w:t>
+                <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (9), pp.9896-904. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (7), pp.1628 - 1628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.24.009896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.41.001628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560369v1</w:t>
+                <w:t xml:space="preserve">hal-01560476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-emitting diode pumped luminescent concentrators: a new opportunity for low-cost solid-state lasers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simple Yb:YAG femtosecond booster amplifier using divided-pulse amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Paul</w:t>
+                <w:t xml:space="preserve">Julien Pouysegur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gallinelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Blanchot</w:t>
+                <w:t xml:space="preserve">Birgit Weichelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Hönninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.3.000465⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (9), pp.9896-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.009896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317116v1</w:t>
+                <w:t xml:space="preserve">hal-01560369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rear-side resonator architecture for the passive coherent combining of high-brightness laser diodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Schimmel</w:t>
+                <w:t xml:space="preserve">Light-emitting diode pumped luminescent concentrators: a new opportunity for low-cost solid-state lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Doyen-Moldovan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Hanna</w:t>
+                <w:t xml:space="preserve">Amandine Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Decker</w:t>
+                <w:t xml:space="preserve">Thomas Gallinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Blanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 41 (5), pp.950-953. </w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (5), pp.465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.41.000950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.3.000465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282939v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High average power 600 μ J ultrafast fiber laser for micromachining application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11345,103 +11345,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid high-energy high-power pulsewidth-tunable picosecond source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pouysegur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (22), pp.5184-5187. </w:t>
@@ -11479,103 +11479,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental analysis of nonlinear regenerative amplifiers overcoming the gain bandwidth limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pouysegur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Honninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (1), pp.1600208. </w:t>
@@ -11773,51 +11773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achut Giree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12028,51 +12028,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-energy chirped- and divided-pulse Sagnac femtosecond fiber amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12143,511 +12143,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral pulse synthesis in large-scale ultrafast coherent combining systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser performance of diode-pumped Yb:CaF2 optical ceramics synthesized using an energy-efficient process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Lombard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y Zaouter</w:t>
+                <w:t xml:space="preserve">P. Aballea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Hönninger</w:t>
+                <w:t xml:space="preserve">Akiko Suganuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hostalrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02563-y⟩</w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (4), pp.288-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.2.000288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306661v1</w:t>
+                <w:t xml:space="preserve">hal-01205661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser performance of diode-pumped Yb:CaF2 optical ceramics synthesized using an energy-efficient process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Aballea</w:t>
+                <w:t xml:space="preserve">Spectral and spatial full-bandwidth correlation analysis of bulk-generated supercontinuum in the mid-infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric van de Walle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akiko Suganuma</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Georges</w:t>
+                <w:t xml:space="preserve">Alexandre Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.2.000288⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (4), pp.673-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.40.000673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205661v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral and spatial full-bandwidth correlation analysis of bulk-generated supercontinuum in the mid-infrared</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymeric van de Walle</w:t>
+                <w:t xml:space="preserve">Spectral pulse synthesis in large-scale ultrafast coherent combining systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Thai</w:t>
+                <w:t xml:space="preserve">C Hönninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 40 (4), pp.673-676. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 224, pp.2545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.40.000673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02563-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120357v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-power Yb:YAG single-crystal fiber amplifiers for femtosecond lasers in cylindrical polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thomas Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (11), pp.2517-2520. </w:t>
@@ -12698,90 +12698,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and current progress of the Apollon 10 PW project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Power Laser Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (e2), 4 p. </w:t>
@@ -12813,9400 +12813,9400 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-optic characterization of Yb:CaGdAlO 4 laser crystal</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Deep-UV 236.5 nm laser by fourth-harmonic generation of a single-crystal fiber Nd:YAG oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Deyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Yumashev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (11), pp.2241-2249. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (8), pp.2236-2239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OME.4.002241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.39.002236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163224v1</w:t>
+                <w:t xml:space="preserve">hal-01304704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diode-pumped Yb:CaF 2 multipass amplifier producing 50 mJ with dynamic analysis for high repetition rate operation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of limitations in divided-pulse nonlinear compression and amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Friebel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-014-5872-4⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (5), pp.7600405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTQE.2014.2313920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222067v1</w:t>
+                <w:t xml:space="preserve">hal-01069011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct amplification of a nanosecond laser diode in a high-gain diode-pumped Nd:YVO4 amplifier</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Yb:CaF 2 thin-disk laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Wentsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Weichelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Günster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39 (4), pp.997-1000. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.1524-1532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.39.000997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.001524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070107v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of limitations in divided-pulse nonlinear compression and amplification</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single YVO4:Eu nanoparticle emission spectra using direct Eu3+ ion excitation with a sum-frequency 465-nm solid-state laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Druon</w:t>
+                <w:t xml:space="preserve">Thanh-Liêm Nguyên</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTQE.2014.2313920⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (17), pp.20542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.020542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069011v1</w:t>
+                <w:t xml:space="preserve">hal-01065740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yb:CaF 2 thin-disk laser</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Comment on 'Dual-wavelength Q-switched Er:YAG laser around 1.6 µm for methane differential absorption lidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (4), pp.048001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.22.001524⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01222098v1</w:t>
+                <w:t xml:space="preserve">hal-01305622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single YVO4:Eu nanoparticle emission spectra using direct Eu3+ ion excitation with a sum-frequency 465-nm solid-state laser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh-Liêm Nguyên</w:t>
+                <w:t xml:space="preserve">Mechanical phase matching of birefringent non-linear crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Deyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Castaing</w:t>
+                <w:t xml:space="preserve">André Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gacoin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 22 (17), pp.20542. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.22.020542⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 22 (19), pp.23315-23323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.023315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065740v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on 'Dual-wavelength Q-switched Er:YAG laser around 1.6 µm for methane differential absorption lidar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
+                <w:t xml:space="preserve">Passively Q-switched Er:YAG laser operating at 1617 nm at low pump power level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (12), pp.3131-3137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.31.003131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305622v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical phase matching of birefringent non-linear crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1617 nm emission control of an Er:YAG laser by a corrugated single-layer resonant grating mirror</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Deyra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Balembois</w:t>
+                <w:t xml:space="preserve">Martin Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Guilbaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Graf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.22.023315⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (3), pp.466-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.39.000466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305506v1</w:t>
+                <w:t xml:space="preserve">hal-01304691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passively Q-switched Er:YAG laser operating at 1617 nm at low pump power level</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Revisiting of LED pumped bulk laser: first demonstration of Nd:YVO4 LED pumped laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Blanchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Viotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.31.003131⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (23), pp.6731-6734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.39.006731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305579v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of 150-fs pulses from a diode-pumped Yb:KYW nonlinear regenerative amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pouysegur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Hönninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22 (8), pp.9414-9419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.22.009414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1617 nm emission control of an Er:YAG laser by a corrugated single-layer resonant grating mirror</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermo-optic characterization of Yb:CaGdAlO 4 laser crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Loiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Yumashev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.39.000466⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (11), pp.2241-2249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.4.002241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304691v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting of LED pumped bulk laser: first demonstration of Nd:YVO4 LED pumped laser</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Blanchot</w:t>
+                <w:t xml:space="preserve">Diode-pumped Yb:CaF 2 multipass amplifier producing 50 mJ with dynamic analysis for high repetition rate operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Friebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pellegrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Viotti</w:t>
+                <w:t xml:space="preserve">Dimitrios N. Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39 (23), pp.6731-6734. </w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 117 (2), pp.597-603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.39.006731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00340-014-5872-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096408v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High repetition rate Yb:CaF2 multipass amplifiers operating in the 100 mJ range</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct amplification of a nanosecond laser diode in a high-gain diode-pumped Nd:YVO4 amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Délen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (1), pp.3100211 </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (4), pp.997-1000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTQE.2014.2344039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.39.000997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222057v1</w:t>
+                <w:t xml:space="preserve">hal-01070107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">32-fs Kerr-lens mode-locked Yb:CaGdAlO 4 oscillator optically pumped by a bright fiber laser</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High repetition rate Yb:CaF2 multipass amplifiers operating in the 100 mJ range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios N. Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Friebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pellegrina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.39.006001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (1), pp.3100211 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTQE.2014.2344039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222075v1</w:t>
+                <w:t xml:space="preserve">hal-01222057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-noise dual-frequency laser for compact Cs atomic clocks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">32-fs Kerr-lens mode-locked Yb:CaGdAlO 4 oscillator optically pumped by a bright fiber laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Sévillano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JLT.2014.2318179⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (20), pp. 6001-6004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.39.006001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060557v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-UV 236.5 nm laser by fourth-harmonic generation of a single-crystal fiber Nd:YAG oscillator</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low-noise dual-frequency laser for compact Cs atomic clocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Holleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guerandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39 (8), pp.2236-2239. </w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (20), pp.3817-3823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.39.002236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2014.2318179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304704v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-100-fs Yb:CALGO nonlinear regenerative amplifier</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Yb:YAG single crystal fiber power amplifier for femtosecond sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Délen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemens Hönninger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Mottay</w:t>
+                <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 38 (23), pp.5180-5183. </w:t>
+              <w:t xml:space="preserve">, 2013, 38 (2), pp.109-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.38.005180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.38.000109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304260v1</w:t>
+                <w:t xml:space="preserve">hal-00854435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-scalable temporal cleaning device for femtosecond laser pulses based on cross-polarized wave generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser demonstration with highly doped Yb:Gd_2O_3 and Yb:Y_2O_3 crystals grown by an original flux method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Ricci</w:t>
+                <w:t xml:space="preserve">Matias Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Jullien</w:t>
+                <w:t xml:space="preserve">Philippe Veber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Houard</w:t>
+                <w:t xml:space="preserve">Oudomsack Viraphong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4801457⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (20), pp.4146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ol.38.004146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303688v1</w:t>
+                <w:t xml:space="preserve">hal-03898241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-channel pulse synthesis to overcome gain narrowing in femtosecond fiber amplifiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Guichard</w:t>
+                <w:t xml:space="preserve">Compact, simple and robust cross polarized wave generation source of few-cycle, high-contrast pulses for seeding petawatt-class laser systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clemens Hönninger</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pellegrina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Friebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.38.005430⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (10), pp.2607-2614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.30.002607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925386v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pure and Yb3+ doped fluorites (Ca,Sr,Ba)F2: A renewal for the future high intensity laser chains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Margerie</w:t>
+                <w:t xml:space="preserve">Laser demonstration with highly doped Yb:Gd2O3 and Yb:Y2O3 crystals grown by an original flux method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viraphong Oudomsack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (20), pp.4146-4149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.38.004146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756830v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact, simple and robust cross polarized wave generation source of few-cycle, high-contrast pulses for seeding petawatt-class laser systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Friebel</w:t>
+                <w:t xml:space="preserve">High-brightness fiber laser-pumped 68 fs-2.3 W Kerr-lens mode-locked Yb:CaF2 oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Machinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sevillano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dubrasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 30 (10), pp.2607-2614. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (20), pp.4008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.30.002607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.38.004008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904513v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser demonstration with highly doped Yb:Gd2O3 and Yb:Y2O3 crystals grown by an original flux method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Druon</w:t>
+                <w:t xml:space="preserve">Third harmonic generation at 343nm in nonlinear Ca5(BO3)3F (CBF) crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Deyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matias Velázquez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Viraphong Oudomsack</w:t>
+                <w:t xml:space="preserve">Simon Ilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Délen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.38.004146⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (11), pp.1798-1802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.3.001798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904497v1</w:t>
+                <w:t xml:space="preserve">hal-00934477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-brightness fiber laser-pumped 68 fs-2.3 W Kerr-lens mode-locked Yb:CaF2 oscillator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Camy</w:t>
+                <w:t xml:space="preserve">Energy scaling of a nonlinear compression setup using passive coherent combining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Hönninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 38 (20), pp.4008. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.38.004008⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 38 (21), pp.4437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.38.004437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904508v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third harmonic generation at 343nm in nonlinear Ca5(BO3)3F (CBF) crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Balembois</w:t>
+                <w:t xml:space="preserve">Sub-100-fs Yb:CALGO nonlinear regenerative amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pouysegur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Hönninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mottay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.3.001798⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (23), pp.5180-5183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.38.005180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934477v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy scaling of a nonlinear compression setup using passive coherent combining</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clemens Hönninger</w:t>
+                <w:t xml:space="preserve">Energy-scalable temporal cleaning device for femtosecond laser pulses based on cross-polarized wave generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.38.004437⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 84 (4), pp.043106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4801457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925384v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid master oscillator power amplifier high-power narrow-linewidth nanosecond laser source at 257 nm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+                <w:t xml:space="preserve">Two-channel pulse synthesis to overcome gain narrowing in femtosecond fiber amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Balembois</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Hönninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 38 (6), pp.995</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 38 (24), pp.5430-5433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.38.005430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303647v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplification of cylindrically polarized laser beams in single crystal fiber amplifiers</w:t>
+                <w:t xml:space="preserve">Pure and Yb3+ doped fluorites (Ca,Sr,Ba)F2: A renewal for the future high intensity laser chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Piehler</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Aubry</w:t>
+                <w:t xml:space="preserve">Richard Moncorgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133, pp.276-281</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820058v1</w:t>
+                <w:t xml:space="preserve">hal-00756830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3W , 300μJ , 25ns pulsed 473nm blue laser based on actively Q-switched Nd : YAG single-crystal fiber oscillator at 946 nm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amplification of cylindrically polarized laser beams in single crystal fiber amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Piehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Délen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Deyra</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+                <w:t xml:space="preserve">Martin Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.38.003013⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (9), pp.11376-11381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.011376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934468v1</w:t>
+                <w:t xml:space="preserve">hal-00820058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magic mode switching in Yb:CaGdAlO 4 laser under high pump power</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Olivier</w:t>
+                <w:t xml:space="preserve">Hybrid master oscillator power amplifier high-power narrow-linewidth nanosecond laser source at 257 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Deyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaël Jaffrès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Aubry</w:t>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 38 (20), pp.4138-4141. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 38 (6), pp.995</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304252v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond fiber chirped- and divided-pulse amplification system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Morin</w:t>
+                <w:t xml:space="preserve">Magic mode switching in Yb:CaGdAlO 4 laser under high pump power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaël Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 38 (2), pp.106-108</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 38 (20), pp.4138-4141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.38.004138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303618v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megawatt peak power, 1 kHz, 266 nm sub nanosecond laser source based on single-crystal fiber amplifier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId423" w:history="1">
+                <w:t xml:space="preserve">3W , 300μJ , 25ns pulsed 473nm blue laser based on actively Q-switched Nd : YAG single-crystal fiber oscillator at 946 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-013-5376-7⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (16), pp.3013-3016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.38.003013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819328v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passively Q-switched diode-pumped Er:YAG solid-state laser</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Femtosecond fiber chirped- and divided-pulse amplification system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Daniault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 38 (6), pp.938. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 38 (2), pp.106-108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816854v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser demonstration with highly doped Yb:Gd_2O_3 and Yb:Y_2O_3 crystals grown by an original flux method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Megawatt peak power, 1 kHz, 266 nm sub nanosecond laser source based on single-crystal fiber amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Deyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 38 (20), pp.4146. </w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/ol.38.004146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00340-013-5376-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03898241v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yb:YAG single crystal fiber power amplifier for femtosecond sources</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
+                <w:t xml:space="preserve">Passively Q-switched diode-pumped Er:YAG solid-state laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 38 (2), pp.109-111. </w:t>
+              <w:t xml:space="preserve">, 2013, 38 (6), pp.938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.38.000109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.38.000938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854435v1</w:t>
+                <w:t xml:space="preserve">hal-00816854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New tool for glaucoma surgery assisted by femtosecond laser and optical coherence tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">250 W single-crystal fiber Yb:YAG laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Délen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Piehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karsten Plamann</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Antoine Courjaud</w:t>
+                <w:t xml:space="preserve">Andreas Voss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (14), pp.2898-2900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.37.002898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802114v1</w:t>
+                <w:t xml:space="preserve">hal-00854443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of spectral phase mismatch on femtosecond coherent beam combining systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Passive coherent combination of two ultrafast rod type fiber chirped pulse amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Mottay</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 37 (4), pp.650-652</w:t>
+              <w:t xml:space="preserve">, 2012, pp.1460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702163v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive coherent combination of two ultrafast rod type fiber chirped pulse amplifiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">High peak-power stretcher-free femtosecond fiber amplifier using passive spatio-temporal coherent combining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Daniault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Franck Morin</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mottay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (19), pp.26705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.20.021627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702173v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High peak-power stretcher-free femtosecond fiber amplifier using passive spatio-temporal coherent combining</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Mottay</w:t>
+                <w:t xml:space="preserve">Diode-pumped regenerative Yb:SrF2 amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Moncorgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.20.021627⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 106 (4), pp.823-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-011-4783-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757579v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diode-pumped regenerative Yb:SrF2 amplifier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New tool for glaucoma surgery assisted by femtosecond laser and optical coherence tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Plamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Ricaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Richard Moncorgé</w:t>
+                <w:t xml:space="preserve">Fatima Alahyane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Aptel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masreshaw Bayleyegn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Courjaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (2), pp.42-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657866v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete measurement of fiber modal content by wavefront analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Lévèque</w:t>
+                <w:t xml:space="preserve">Impact of spectral phase mismatch on femtosecond coherent beam combining systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mottay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.4074</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (4), pp.650-652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702167v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Yb:CaGdAlO4 thin-disk oscillator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complete measurement of fiber modal content by wavefront analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anael Jaffres</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Paurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lévèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.4074</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757607v1</w:t>
+                <w:t xml:space="preserve">hal-00702167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent dual-frequency emission of a vertical external-cavity semiconductor laser at the cesium D2 line</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Femtosecond Yb:CaGdAlO4 thin-disk oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiola A. Camargo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Dolfi</w:t>
+                <w:t xml:space="preserve">Anael Jaffres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Wentsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Suganuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LPT.2012.2199103⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (19), pp.3984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.37.003984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713194v1</w:t>
+                <w:t xml:space="preserve">hal-00757607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a high gain single stage and single pass Nd:YVO4 passive picosecond amplifier</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coherent dual-frequency emission of a vertical external-cavity semiconductor laser at the cesium D2 line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola A. Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Barrientos-Barria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaya Baili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.29.002339⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (14), pp.1218 - 1220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2012.2199103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816870v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">250 W single-crystal fiber Yb:YAG laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Design of a high gain single stage and single pass Nd:YVO4 passive picosecond amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 37 (14), pp.2898-2900. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (9), pp.2339-2346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.37.002898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.29.002339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854443v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume Bragg grating external cavities for the passive phase locking of high-brightness diode laser arrays: theoretical and experimental study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High power femtosecond chirped pulse amplification in large mode area photonic bandgap Bragg fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Daniault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pabœuf</w:t>
+                <w:t xml:space="preserve">Dmitry Gaponov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepak Vijayakumar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jun Lim</w:t>
+                <w:t xml:space="preserve">Sébastien Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 103, pp.615-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-011-4446-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00589260v1</w:t>
+                <w:t xml:space="preserve">hal-00618229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nd:YAG single-crystal fiber as power amplifier of pulses below one nanosecond</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yb:CaGdAlO4 Thin-Disk Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anael Jafrres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Weichelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (21), pp.4134-4136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819340v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent beam combining of two femtosecond fiber chirped-pulse amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mottay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (5), pp.621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00609851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Yb:CaF2 and Yb:SrF2 : Review of spectroscopic and thermal properties and their impact on femtosecond and high power laser performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pellegrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1 (3), pp.489-502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct amplification of ultrashort pulses in μ-pulling-down Yb:YAG single crystal fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Hönninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (5), pp.748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bimodal fluorescence and ultrasound probe to guide prostate biopsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Boutet</w:t>
+                <w:t xml:space="preserve">M. Debourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Debourdeau</w:t>
+                <w:t xml:space="preserve">L. Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Herve</w:t>
+                <w:t xml:space="preserve">A. Laidevant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dinten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband high energy diode pumped Yb:KYW multipass amplifier</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Nd:YAG single-crystal fiber as high peak power amplifier of pulses below one nanosecond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 36 (19), pp.3816-3818</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (12), pp.11667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621039v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive coherent beam combining of two femtosecond fiber chirped-pulse amplifiers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature dependence of the emission cross section of Nd:YVO4 around 1064 nm and consequences on laser operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Délen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (5), pp.972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.28.000972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702157v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la lumière infrarouge pour guider les biopsies de la prostate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characteristics of laser operation at 1064 nm in Nd:YVO4 under diode pumping at 808 and 914 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Délen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (1), pp.52-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.28.000052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985942v1</w:t>
+                <w:t xml:space="preserve">hal-00575917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient cross polarized wave generation for compact, energy-scalable, ultrashort laser sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broadband high energy diode pumped Yb:KYW multipass amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pellegrina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (19), pp.3816-3818</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838480v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nd:YAG single-crystal fiber as high peak power amplifier of pulses below one nanosecond</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-fidelity front-end for high-power, high temporal quality few-cycle lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102 (4), pp.769-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-010-4201-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659136v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of the emission cross section of Nd:YVO4 around 1064 nm and consequences on laser operation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Passive coherent beam combining of two femtosecond fiber chirped-pulse amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Daniault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mottay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (20), pp.4023-4025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604424v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of laser operation at 1064 nm in Nd:YVO4 under diode pumping at 808 and 914 nm</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">De la lumière infrarouge pour guider les biopsies de la prostate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laidevant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Dinten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (2), pp.123 - 125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.28.000052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00575917v1</w:t>
+                <w:t xml:space="preserve">hal-01985942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-fidelity front-end for high-power, high temporal quality few-cycle lasers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
+                <w:t xml:space="preserve">Efficient cross polarized wave generation for compact, energy-scalable, ultrashort laser sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t>
+                <w:t xml:space="preserve">A. Pellegrina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 102 (4), pp.769-774. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (1), pp.93-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-010-4201-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/oe.19.000093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00575178v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">34 W continuous wave Nd:YAG single crystal fiber laser emitting at 946 nm</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Aubry</w:t>
+                <w:t xml:space="preserve">Volume Bragg grating external cavities for the passive phase locking of high-brightness diode laser arrays: theoretical and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pabœuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Sangla</w:t>
+                <w:t xml:space="preserve">Deepak Vijayakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole Bjarlin Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Thestrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (5), pp.1289-1299</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617546v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00589260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line competition in an intracavity diode-pumped Yb:KYW laser operating at 981 nm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Nd:YAG single-crystal fiber as power amplifier of pulses below one nanosecond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (12), pp.11667-11679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.19.011667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671570v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low wavelength emission of Nd:doped lasers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Line competition in an intracavity diode-pumped Yb:KYW laser operating at 981 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (5), pp.659-676</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (1), pp.115-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819341v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New materials for short-pulse amplifiers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Low wavelength emission of Nd:doped lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.268-273</w:t>
+              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (5), pp.659-676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812577v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal cleaning of a high energy fiber-based ultrafast laser using cross-polarized wave generation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New materials for short-pulse amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 36 (10), pp.1830</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.268-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702153v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-power diode-pumped cryogenically cooled Yb:CaF2 laser with extremely low quantum defect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Georges</w:t>
+                <w:t xml:space="preserve">34 W continuous wave Nd:YAG single crystal fiber laser emitting at 946 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Délen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 104 (1), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-011-4638-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00588873v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive coherent beam combining of quantum-cascade lasers with a Dammann grating</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Bansropun</w:t>
+                <w:t xml:space="preserve">High-power diode-pumped cryogenically cooled Yb:CaF2 laser with extremely low quantum defect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pellegrina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 36 (19), pp.3810-3812</w:t>
+              <w:t xml:space="preserve">, 2011, 36 (9), pp.1602-1605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625622v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High power femtosecond chirped pulse amplification in large mode area photonic bandgap Bragg fibers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Gaponov</w:t>
+                <w:t xml:space="preserve">Temporal cleaning of a high energy fiber-based ultrafast laser using cross-polarized wave generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Hönninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (10), pp.1830</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618229v1</w:t>
+                <w:t xml:space="preserve">hal-00702153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yb:CaGdAlO4 Thin-Disk Laser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ricaud</w:t>
+                <w:t xml:space="preserve">Passive coherent beam combining of quantum-cascade lasers with a Dammann grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lehoucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anael Jafrres</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Birgit Weichelt</w:t>
+                <w:t xml:space="preserve">S. Bansropun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 36 (21), pp.4134-4136</w:t>
+              <w:t xml:space="preserve">, 2011, 36 (19), pp.3810-3812</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657873v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-pulse and high-repetition-rate diode-pumped Yb:CaF2 regenerative amplifier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Wavefront control of a multicore ytterbium-doped pulse fiber amplifier by digital holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Paurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 35 (14), pp.2415-2417. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 35 (9), pp.1428 - 1430</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533092v1</w:t>
+                <w:t xml:space="preserve">hal-00519936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavefront control of a multicore ytterbium-doped pulse fiber amplifier by digital holography</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highly efficient, high-power, broadly tunable, cryogenically cooled and diode-pumped Yb:CaF2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Moncorgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 35 (9), pp.1428 - 1430</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 35 (22), pp.3757-3759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.35.003757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519936v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient, high-power, broadly tunable, cryogenically cooled and diode-pumped Yb:CaF2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Yb3+ Doped (Ca,Sr,Ba)F2 for High Power Laser Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Abdel.Benayad@ensicaen.Fr Benayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moncorgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Laser Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (2), pp.533-536</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533085v1</w:t>
+                <w:t xml:space="preserve">hal-00533118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yb3+ Doped (Ca,Sr,Ba)F2 for High Power Laser Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdel Abdel.Benayad@ensicaen.Fr Benayad</w:t>
+                <w:t xml:space="preserve">Greffes de cornée automatisées par laser femtoseconde optimisé et système de contrôle aberrométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Plamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Aptel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Ménard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Moncorgé</w:t>
+                <w:t xml:space="preserve">N. Château</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Crotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Deloison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (2), pp.97-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2010.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533118v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greffes de cornée automatisées par laser femtoseconde optimisé et système de contrôle aberrométrique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Deloison</w:t>
+                <w:t xml:space="preserve">Er:YAG fiber shaped laser crystals (single crystal fibers) grown by micro-pulling down: characterization and laser operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bigotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eichhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Kieleck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (9), pp. 1251-1255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2010.04.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2010.02.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00526682v1</w:t>
+                <w:t xml:space="preserve">hal-00534446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Er:YAG fiber shaped laser crystals (single crystal fibers) grown by micro-pulling down: characterization and laser operation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Didierjean</w:t>
+                <w:t xml:space="preserve">Short-pulse and high-repetition-rate diode-pumped Yb:CaF2 regenerative amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (14), pp.2415-2417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.35.002415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2010.04.029⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00534446v1</w:t>
+                <w:t xml:space="preserve">hal-00533092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic bandgap fibre oscillators and amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Gaponov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Devautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Fiber Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (6), pp.419-427. </w:t>
@@ -22282,64 +22282,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifeng Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35 (8), pp.1293-1295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22364,51 +22364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent beam superposition of ten diode lasers with a Dammann grating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pabœuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Emaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22416,51 +22416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35 (10), pp.1515-1517</w:t>
@@ -22489,103 +22489,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrashort pulse laser surgery of the cornea and the sclera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Plamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Aptel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. L. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Courjaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Crotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (8), pp.084002. </w:t>
@@ -22629,5854 +22629,5854 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient Nd:YVO4 laser by direct in-band diode pumping at 914 nm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId576" w:history="1">
+                <w:t xml:space="preserve">Nd:YAG laser diode-pumped directly into the emitting level at 938 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 34 (14), pp. 2159-2161. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (12), pp. 10091-10097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.34.002159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.17.010091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533550v1</w:t>
+                <w:t xml:space="preserve">hal-00533548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensation of Gain Narrowing by Self-Phase Modulation in High-Energy Ultrafast Fiber Chirped-Pulse Amplifiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+                <w:t xml:space="preserve">Low-repetition-rate femtosecond operation in extended-cavity mode-locked Yb:CALGO laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Boudeile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 15 (1), pp.182 - 186</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (2), pp.196-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00519843v1</w:t>
+                <w:t xml:space="preserve">hal-00533141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed nonlinear fiber chirped-pulse amplifier system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compensation of Gain Narrowing by Self-Phase Modulation in High-Energy Ultrafast Fiber Chirped-Pulse Amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 17 (3), pp.10835 - 10840</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (1), pp.182 - 186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519900v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-gated total internal reflection fluorescence microscopy with a supercontinuum excitation source</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed nonlinear fiber chirped-pulse amplifier system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 48 (3), pp.553-559</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (3), pp.10835 - 10840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533147v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode-locked operation of a diode-pumped femtosecond Yb : SrF2 laser</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
+                <w:t xml:space="preserve">Time-gated total internal reflection fluorescence microscopy with a supercontinuum excitation source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Leveque-Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Boudeile</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Georges</w:t>
+                <w:t xml:space="preserve">Marie-Claude Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 34 (15), pp.2354-2356</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (3), pp.553-559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452030v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Single-frequency operation of a diode-pumped Vertical-External Cavity Laser at the Caesium D2 line</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Garnache</w:t>
+                <w:t xml:space="preserve">Mode-locked operation of a diode-pumped femtosecond Yb : SrF2 laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Boudeile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (15), pp.2354-2356</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523979v1</w:t>
+                <w:t xml:space="preserve">hal-00452030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yb-doped Lu3Al5O12 ﬁbers single crystals grown under stationary stable state for laser application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tillement</w:t>
+                <w:t xml:space="preserve">Tunable Single-frequency operation of a diode-pumped Vertical-External Cavity Laser at the Caesium D2 line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cocquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Holleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Garnache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.09.030⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 95 (2), pp.315-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-008-3361-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533567v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diode-pumped 99 fs Yb : CaF2 oscillator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Hanna</w:t>
+                <w:t xml:space="preserve">Yb-doped Lu3Al5O12 ﬁbers single crystals grown under stationary stable state for laser application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nehari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.34.001474⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 312 (1), pp 125-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00452060v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizations of 400 µm and 1 mm diameter Yb:YAG single-crystal fibers grown by the micro-pulling-down method for laser application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Perrodin</w:t>
+                <w:t xml:space="preserve">Diode-pumped 99 fs Yb : CaF2 oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Friebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Boudeile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.09.036⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (9), pp.1474-1476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.34.001474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00533571v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear compression in a rod-type fiber for high energy ultrashort pulse generation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterizations of 400 µm and 1 mm diameter Yb:YAG single-crystal fibers grown by the micro-pulling-down method for laser application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Perrodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 311 (23-24), pp 4805-4811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.09.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00519903v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microjoule femtosecond ﬁber laser at 1.6 µm for corneal surgery applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Nonlinear compression in a rod-type fiber for high energy ultrashort pulse generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 34 (13), pp.1991-1993</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (3), pp.11155 - 11160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533549v1</w:t>
+                <w:t xml:space="preserve">hal-00519903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High power laser operation with crystal ﬁbers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microjoule femtosecond ﬁber laser at 1.6 µm for corneal surgery applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (13), pp.1991-1993</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533552v1</w:t>
+                <w:t xml:space="preserve">hal-00533549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diode-pumped laser with Yb:YAG single-crystal ﬁber grown by the micro-pulling down technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId576" w:history="1">
+                <w:t xml:space="preserve">High power laser operation with crystal ﬁbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrodin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 94 (2), pp. 203-207. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-008-3288-8⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 97 (2), pp 263-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-009-3666-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533547v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase and amplitude control of a multimode LMA fiber beam by use of digital holography</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Highly efficient Nd:YVO4 laser by direct in-band diode pumping at 914 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (14), pp. 2159-2161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.34.002159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519913v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Simulation of Next-Generation High-Power, High-Brightness Laser Diodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Pabœuf</w:t>
+                <w:t xml:space="preserve">Diode-pumped laser with Yb:YAG single-crystal ﬁber grown by the micro-pulling down technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Perrodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (2), pp. 203-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-008-3288-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528924v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrashort-pulse laser eye surgery uses fiber technology at 1.6 microns</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valeria Nuzzo</w:t>
+                <w:t xml:space="preserve">Phase and amplitude control of a multimode LMA fiber beam by use of digital holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Paurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (5), pp.13000 - 13008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526703v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-repetition-rate femtosecond operation in extended-cavity mode-locked Yb:CALGO laser</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Hanna</w:t>
+                <w:t xml:space="preserve">Design and Simulation of Next-Generation High-Power, High-Brightness Laser Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slawomir Sujecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pabœuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 34 (2), pp.196-198</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (3), pp.993-1008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533141v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nd:YAG laser diode-pumped directly into the emitting level at 938 nm</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ultrashort-pulse laser eye surgery uses fiber technology at 1.6 microns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Plamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cord Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Crotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Deloison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Nuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 17 (12), pp. 10091-10097. </w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.17.010091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/2.1200912.002509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533548v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picosecond polarized supercontinuum generation controlled by intermodal four-wave mixing for fluorescence lifetime imaging microscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Leveque-Fort</w:t>
+                <w:t xml:space="preserve">Blue laser emission by intracavity second harmonic generation in Nd:ASL pumped by a tapered amplifier laser diode stabilized by a volume Bragg grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pabœuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Lesvigne-Buy</w:t>
+                <w:t xml:space="preserve">Bernd Sumpf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Götz Ebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (2), pp.189-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-008-3079-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00567449v1</w:t>
+                <w:t xml:space="preserve">hal-00522810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity measurements of laser crystals by infrared thermography. Application to Nd:doped crystals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Diode-pumped Nd:YVO4 / Yb:S-FAP laser emitting at 985 and 492.5 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Schaffers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 16 (12), pp 8995-9010</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (11), pp.1234-1236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533392v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear optical properties of interconnected gold nanoparticles on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lesuffleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gogol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beauvillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel van Labeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 104, pp.124310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3050309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diode-pumped Nd:YVO4 / Yb:S-FAP laser emitting at 985 and 492.5 nm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">High Energy, Single-Mode, Narrow-Linewidth Fiber Laser Source with Stimulated Brillouin Scattering Multimode to Single Mode Beam Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Steinhausser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Huignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 33 (11), pp.1234-1236</w:t>
+              <w:t xml:space="preserve">Fiber and Integrated Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (5), pp.407-421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533391v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Energy, Single-Mode, Narrow-Linewidth Fiber Laser Source with Stimulated Brillouin Scattering Multimode to Single Mode Beam Converter</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Pulsed blue laser at 491nm by Nonlinear Cavity Dumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Lelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiber and Integrated Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 27 (5), pp.407-421</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (24), pp. 19419-1942</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531746v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed blue laser at 491nm by Nonlinear Cavity Dumping</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Active spectral phase control by use of an acousto-optic programmable ﬁlter in high-repetition-rate sub-80 fs nonlinear ﬁber ampliﬁers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 16 (24), pp. 19419-1942</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (13), pp 1431-1433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533457v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active spectral phase control by use of an acousto-optic programmable ﬁlter in high-repetition-rate sub-80 fs nonlinear ﬁber ampliﬁers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+                <w:t xml:space="preserve">Direct amplification of femtosecond pulses in ytterbium-doped fiber amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mottay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 33 (13), pp 1431-1433</w:t>
+              <w:t xml:space="preserve">Fiber and Integrated Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533393v1</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct amplification of femtosecond pulses in ytterbium-doped fiber amplifiers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1064 nm Nd : YVO4 laser intracavity pumped at 912 nm and sum-frequency mixing for an emission at 491 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiber and Integrated Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.467</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (14), pp 1632-1634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519840v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple and general method to calculate the dispersion properties of complex and aberrated stretchers-compressors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuous-wave laser at 440 nm based on frequency-doubled diode pumped Nd:GdVO4 crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (17), pp. 1957-1959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.33.001957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533396v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow-line coherently-combined tapered laser diodes in a Talbot external cavity with a volume Bragg grating</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Simple and general method to calculate the dispersion properties of complex and aberrated stretchers-compressors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Krakowski</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (5), pp.754-762</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523602v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1064 nm Nd : YVO4 laser intracavity pumped at 912 nm and sum-frequency mixing for an emission at 491 nm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Narrow-line coherently-combined tapered laser diodes in a Talbot external cavity with a volume Bragg grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pabœuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Krakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (21), pp.211102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3036896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533394v1</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous-wave laser at 440 nm based on frequency-doubled diode pumped Nd:GdVO4 crystal</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Picosecond polarized supercontinuum generation controlled by intermodal four-wave mixing for fluorescence lifetime imaging microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Leveque-Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lesvigne-Buy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16, pp.18844-18849</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533454v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous dual-band ultrahigh-resolution full-field optical coherence tomography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Thermal conductivity measurements of laser crystals by infrared thermography. Application to Nd:doped crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 16, pp.19434</w:t>
+              <w:t xml:space="preserve">, 2008, 16 (12), pp 8995-9010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673791v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient versatile-repetition-rate picosecond source for material processing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Gerhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47 (7), pp 967-974</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of single photoluminescent diamond nanoparticles in cell and study of the internalization pathway</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous dual-band ultrahigh-resolution full-field optical coherence tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Garrot</w:t>
+                <w:t xml:space="preserve">Delphine Sacchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vandana Joshi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Druon</w:t>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul P Boudou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16, pp.19434</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898875v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Of A Low-Threshold Vecsel Emitting At 852 Nm For Cesium Atomic Clocks</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detection of single photoluminescent diamond nanoparticles in cell and study of the internalization pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orestis Faklaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul P Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11082-007-9170-9⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (12), pp.2236-2239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.200800655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00522804v1</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behaviour of ytterbium-doped fluorite crystals under high power pumping</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design Of A Low-Threshold Vecsel Emitting At 852 Nm For Cesium Atomic Clocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cocquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Garnache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (2-4), pp.167-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11082-007-9170-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00344113v1</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stretcher-free high energy nonlinear ampliﬁcation of femtosecond pulses in rod-type ﬁbers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Huang</w:t>
+                <w:t xml:space="preserve">Thermal behaviour of ytterbium-doped fluorite crystals under high power pumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Boudeile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Abdel.Benayad@ensicaen.Fr Benayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 33 (2), pp 107-109</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16, pp.10098-10109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531815v1</w:t>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00344113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength-Stabilization of Extended-Cavity Tapered Lasers with Volume Bragg Gratings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Andersen</w:t>
+                <w:t xml:space="preserve">Stretcher-free high energy nonlinear ampliﬁcation of femtosecond pulses in rod-type ﬁbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (2), pp 107-109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522807v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue laser emission by intracavity second harmonic generation in Nd:ASL pumped by a tapered amplifier laser diode stabilized by a volume Bragg grating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId540" w:history="1">
+                <w:t xml:space="preserve">Wavelength-Stabilization of Extended-Cavity Tapered Lasers with Volume Bragg Gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pabœuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Götz Ebert</w:t>
+                <w:t xml:space="preserve">Jesper Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 92 (2), pp.189-193. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-008-3079-2⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 91 (3-4), pp.493-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-008-3034-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00522810v1</w:t>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible supercontinuum generation controlled by intermodal four-wave mixing in micro-structured fibre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-Frequency CW Vertical External Cavity Surface Emitting Semiconductor Laser at 1003 nm and 501nm by Intracavity Frequency Doubling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Couderc</w:t>
+                <w:t xml:space="preserve">Mathieu Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+                <w:t xml:space="preserve">Manuela Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Leproux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+                <w:t xml:space="preserve">Jean Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 86, pp.503-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-006-2499-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169670v1</w:t>
+                <w:t xml:space="preserve">hal-00709941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Frequency CW Vertical External Cavity Surface Emitting Semiconductor Laser at 1003 nm and 501nm by Intracavity Frequency Doubling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Dion</w:t>
+                <w:t xml:space="preserve">Generation of 63 fs 4.1 MW peak power pulses from a parabolic fiber amplifier operated beyond the gain bandwidth limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mottay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.2520-2522</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00709941v1</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of 63 fs 4.1 MW peak power pulses from a parabolic fiber amplifier operated beyond the gain bandwidth limit</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Femtosecond laser Fourier transform absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Guelachvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Picqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.2520-2522</w:t>
+              <w:t xml:space="preserve">, 2007, 32 (12), pp.1677-1679</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533444v1</w:t>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser Fourier transform absorption spectroscopy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">New laser crystals for the generation of ultra-short pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 32 (12), pp.1677-1679</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.153-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00136984v1</w:t>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High energy, single-mode, narrow-linewidth fiber laser source using stimulated Brillouin scattering beam cleanup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Steinhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Huignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15 (10), pp.6464-6469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third-order spectral phase compensation in parabolic pulse compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15 (15), pp.9372-9377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional time-resolved fluorescence imaging by multifocal multiphoton microscopy for a photosensitizer study in living cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Leveque-Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Fontaine-Aupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46 (33), pp.8045-8051</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New laser crystals for the generation of ultra-short pulses</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Visible supercontinuum generation controlled by intermodal four-wave mixing in micro-structured fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lesvigne-Buy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 8, pp.153-164</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (15), pp.2713-2715</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709865v1</w:t>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous-wave and femtosecond laser operation of Yb:CaGdAlO4 under high-power diode pumping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Boudeile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32 (14), pp.1962-1964</w:t>
@@ -28505,90 +28505,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diode-pumped Nd:YAG laser emitting at 899 nm and below</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Varona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28624,4808 +28624,4799 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High power laser with Nd:YAG single-crystal fiber grown by micro-pulling-down technique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Single-frequency operation of diode-pumped Yb:KYW at 1003.4 nm and 501.7 nm by intracavity second harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 85, pp.69-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00700667v1</w:t>
+                <w:t xml:space="preserve">hal-00709873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber single-cristal growth from the melt for optical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On thermal effects in solid state lasers: the case of ytterbium-doped materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kheireddine Lebbou</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2005.00773.x⟩</w:t>
+              <w:t xml:space="preserve">Progress in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30, pp.89-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pquantelec.2006.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00761419v1</w:t>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam cleanup in a self-aligned gradient index Brillouin cavity for high power multimode fiber amplifiers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Fiber optical parametric chirped-pulse amplification in the femtosecond regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (7), pp.2783-2790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.14.002783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700652v1</w:t>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nd:GdVO4 as a three level laser at 879 nm</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fiber single-cristal growth from the melt for optical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kheireddine Lebbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Perrodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery I. Chani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tillement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89 (1), pp.75-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2005.00773.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686974v1</w:t>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passively Q-switched diode-pumped Cr4+:YAG/Nd3+:GdVO4 monolithic microchip laser</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Beam cleanup in a self-aligned gradient index Brillouin cavity for high power multimode fiber amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Huignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (2), pp.158-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2005.09.053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00102190v1</w:t>
+                <w:t xml:space="preserve">hal-00700652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient diode-pumped Yb3+:Y2SiO5 and Yb3+:Lu2SiO5 high-power femtosecond laser operation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nd:GdVO4 as a three level laser at 879 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 31 (10), pp.1555-1557</w:t>
+              <w:t xml:space="preserve">, 2006, 34 (18), pp.2731-2733</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00700708v1</w:t>
+                <w:t xml:space="preserve">hal-00686974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diode-pumped passively mode-locked Nd:YVO4 laser at 914 nm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Passively Q-switched diode-pumped Cr4+:YAG/Nd3+:GdVO4 monolithic microchip laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Leveque-Fort</w:t>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Landru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 259, pp.816-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2005.09.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700714v1</w:t>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00102190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable mode-locked operation of a low repetition rate diode-pumped Nd : GdVO4 laser by combining quadratic polarisation switching and a semiconductor saturable absorber mirror</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Diode-pumped passively mode-locked Nd:YVO4 laser at 914 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Leveque-Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, vol.14, n°16, pp.7093-7098</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (2), pp.214-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127373v1</w:t>
+                <w:t xml:space="preserve">hal-00700714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High power multimode fiber amplifier with wavefront reshaping for high beam quality recovery</w:t>
+                <w:t xml:space="preserve">Efficient diode-pumped Yb3+:Y2SiO5 and Yb3+:Lu2SiO5 high-power femtosecond laser operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lombart</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t>
+                <w:t xml:space="preserve">Franck Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pelenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (10), pp.1555-1557</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709947v1</w:t>
+                <w:t xml:space="preserve">hal-00700708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">47-fs diode-pumped Yb3+:CaGdAlO4 laser</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+                <w:t xml:space="preserve">High power laser with Nd:YAG single-crystal fiber grown by micro-pulling-down technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 31 (1), pp.119-121</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 31 (23), pp.3468-3470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ol.31.003468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700723v1</w:t>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber optical parametric chirped-pulse amplification in the femtosecond regime</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Stable mode-locked operation of a low repetition rate diode-pumped Nd : GdVO4 laser by combining quadratic polarisation switching and a semiconductor saturable absorber mirror</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Gerhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 14 (7), pp.2783-2790. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, vol.14, n°16, pp.7093-7098</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00504699v1</w:t>
+                <w:t xml:space="preserve">hal-00127373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-frequency operation of diode-pumped Yb:KYW at 1003.4 nm and 501.7 nm by intracavity second harmonic generation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High power multimode fiber amplifier with wavefront reshaping for high beam quality recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Huignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.233-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2006.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709873v1</w:t>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On thermal effects in solid state lasers: the case of ytterbium-doped materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">47-fs diode-pumped Yb3+:CaGdAlO4 laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Quantum Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (1), pp.119-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pquantelec.2006.12.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00140068v1</w:t>
+                <w:t xml:space="preserve">hal-00700723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence lifetime imaging with a low-repetition-rate passively mode-locked diode-pumped Nd:YVO4 oscillator</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">491 nm generation by sum-frequency mixing of diode pumped neodymium lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 30 (2), pp.168-170</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (15), pp.5653-5661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00700746v1</w:t>
+                <w:t xml:space="preserve">hal-00686978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of a continuous wave Yb:doped bulk crystal laser emitting on a three-level laser transition around 980 nm</w:t>
+                <w:t xml:space="preserve">Magnetization-induced second-harmonic generation of light by exchange-coupled magnetic layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Yiou</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">L. Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hamrle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pavlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 22 (3), pp.572-581</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 22 (1), pp.119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.22.000119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686983v1</w:t>
+                <w:t xml:space="preserve">hal-01946422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue-green single-frequency laser based on the intracavity SHG of a diode-pumped Ytterbium-doped laser</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of a continuous wave Yb:doped bulk crystal laser emitting on a three-level laser transition around 980 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 13 (7), pp.2345-2350</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22 (3), pp.572-581</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686980v1</w:t>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency doubling of an efficient continuous wave single-mode Yb-doped fiber laser at 978 nm in a periodically-poled MgO:LiNbO3 waveguide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Blue-green single-frequency laser based on the intracavity SHG of a diode-pumped Ytterbium-doped laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 13 (18), pp.6974-6979</w:t>
+              <w:t xml:space="preserve">, 2005, 13 (7), pp.2345-2350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700733v1</w:t>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral beam combining of a single-mode 980-nm laser array for pumping Erbium-doped fiber amplifiers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Frequency doubling of an efficient continuous wave single-mode Yb-doped fiber laser at 978 nm in a periodically-poled MgO:LiNbO3 waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId806" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 17 (4), pp.738-740</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (18), pp.6974-6979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761432v1</w:t>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization-induced second harmonic generation of light by exchange-coupled magnetic layers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectral beam combining of a single-mode 980-nm laser array for pumping Erbium-doped fiber amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ferré</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Paul Salet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 22 (1), pp.119-127</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (4), pp.738-740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700744v1</w:t>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z-scan measurements of the nonlinear refractive indices of novel Yb-doped laser crystal hosts</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Fluorescence lifetime imaging with a low-repetition-rate passively mode-locked diode-pumped Nd:YVO4 oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Leveque-Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 80, pp.199-201</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30 (2), pp.168-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762060v1</w:t>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diode-pumped cw and femtosecond laser operations of a hetero-composite crystal YAG||SYS:Yb</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Magnetization-induced second harmonic generation of light by exchange-coupled magnetic layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.C. Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hamrle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. Pavlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 30 (8), pp.857-859</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22 (1), pp.119-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700725v1</w:t>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of gain narrowing in ytterbium-based regenerative amplifiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Z-scan measurements of the nonlinear refractive indices of novel Yb-doped laser crystal hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Major</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Raybaut</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">J. S. Aitchison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. W. E. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 41 (3), pp.415-425</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 80, pp.199-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709875v1</w:t>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient laser action of Yb:LSO and Yb:YSO oxyorthosilicates crystals under high-power diode-pumping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Jacquemet</w:t>
+                <w:t xml:space="preserve">Diode-pumped cw and femtosecond laser operations of a hetero-composite crystal YAG||SYS:Yb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Janel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Balembois</w:t>
+                <w:t xml:space="preserve">R. Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30 (8), pp.857-859</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00709959v1</w:t>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization-induced second-harmonic generation of light by exchange-coupled magnetic layers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental study of gain narrowing in ytterbium-based regenerative amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raybaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41 (3), pp.415-425</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946422v1</w:t>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">491 nm generation by sum-frequency mixing of diode pumped neodymium lasers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Efficient laser action of Yb:LSO and Yb:YSO oxyorthosilicates crystals under high-power diode-pumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Janel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 80 (2), pp.171-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-004-1698-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686978v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High power tunable diode-pumped Yb3+:CaF2 laser</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId747" w:history="1">
+                <w:t xml:space="preserve">First diode-pumped Yb-doped solid-state laser continuously tunable between 1000 and 1010 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 78, pp.13-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-003-1303-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00700761v1</w:t>
+                <w:t xml:space="preserve">hal-00761436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence lifetime imaging with a multifocal two photon microscope</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Pulse compression down to 20 fs using a photonic crystal fiber seeded by a diode-pumped Yb:SYS laser at 1070 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 29 (24), pp.2884-2886</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 12 (15), pp.3383-3396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700755v1</w:t>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Lensing in Diode-Pumped Ytterbium Lasers - Part I: Theoretical analysis and wavefront measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 40 (9), pp.1217-1234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00709888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High power diode-pumped Yb3+:CaF2 femtosecond laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lucca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Debourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 29 (23), pp.2767-2769</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and absolute temperature mapping and heat transfer measurements in diode-end-pumped Yb:YAG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 79, pp.221-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00105108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction limited polarized emission from a multimode Yb fiber amplifier after nonlinear beam converter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t>
+                <w:t xml:space="preserve">High power tunable diode-pumped Yb3+:CaF2 laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lucca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 29 (9), pp.989-991</w:t>
+              <w:t xml:space="preserve">, 2004, 29 (216), pp.1879-1881</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701599v1</w:t>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doubled single-frequency Nd:YLF ring laser coupled to a passive, non-resonant cavity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluorescence lifetime imaging with a multifocal two photon microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Leveque-Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Fontaine-Aupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 29 (24), pp.2884-2886</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700763v1</w:t>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Lensing in Diode-Pumped Ytterbium Lasers - Part II: evaluation of quantum efficiencies and thermo-optic coefficients</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Diffraction limited polarized emission from a multimode Yb fiber amplifier after nonlinear beam converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Huignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 40 (9), pp.1235-1243</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 29 (9), pp.989-991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId844" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709884v1</w:t>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-short-pulsed and highly-efficient diode-pumped Yb:SYS mode-locked oscillators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Doubled single-frequency Nd:YLF ring laser coupled to a passive, non-resonant cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Louyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Juncar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark David Plimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43 (8), pp.1773-1776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.43.001773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId845" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686984v1</w:t>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrally narrowed amplified spontaneous emission source at 977 nm based on a single-mode ytterbium-doped fiber</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Thermal Lensing in Diode-Pumped Ytterbium Lasers - Part II: evaluation of quantum efficiencies and thermo-optic coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 16 (9), pp.2021-2023</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 40 (9), pp.1235-1243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId846" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709881v1</w:t>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse compression down to 20 fs using a photonic crystal fiber seeded by a diode-pumped Yb:SYS laser at 1070 nm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Ultra-short-pulsed and highly-efficient diode-pumped Yb:SYS mode-locked oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 12 (15), pp.3383-3396</w:t>
+              <w:t xml:space="preserve">, 2004, 12 (20), pp.5005-5012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686985v1</w:t>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First diode-pumped Yb-doped solid-state laser continuously tunable between 1000 and 1010 nm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Spectrally narrowed amplified spontaneous emission source at 977 nm based on a single-mode ytterbium-doped fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (9), pp.2021-2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00761436v1</w:t>
+                <w:t xml:space="preserve">hal-00709881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passively mode-locked diode-pumped Nd:YVO4 oscillator operating at ultra-low repetition rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 28 (19), pp.1838-1840</w:t>
+              <w:t xml:space="preserve">, 2003, 18, pp.1838-1840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686988v1</w:t>
+                <w:t xml:space="preserve">hal-00105105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-compression and Raman soliton generation in a photonic crystal fiber of 100-fs pulses produced by a diode-pumped Yb-doped oscillator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Druon</w:t>
+                <w:t xml:space="preserve">Probing interface magnetism in the FeMn/NiFe exchange bias system using magnetic second-harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.C. Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sanner</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A. Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId854" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kim M. Hansen</w:t>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 63, pp.819-825</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761298v1</w:t>
+                <w:t xml:space="preserve">in2p3-00022245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nd:YLF laser at 1.3µm for calcium optical clocks and precision spectroscopy of hydrogenic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Louyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark David Plimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Juncar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Himbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 42 (24), pp.4867-4870. </w:t>
@@ -33463,90 +33454,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directly diode-pumped Yb3+:SrY4(SiO4)3O regenerative amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Raybaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33588,90 +33579,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of spatial beam quality of laser sources with an intracavity Bragg grating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Huignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 28 (4), pp.242-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33696,90 +33687,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picosecond laser source at 1 MHz with continuous tunability in the visible red band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 220, pp.187-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33798,2079 +33789,2088 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00105107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal lensing measurements in diode-pumped Yb-doped GdCOB, YCOB, YSO, YAG and KGW</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Passively mode-locked diode-pumped Nd:YVO4 oscillator operating at ultra-low repetition rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 22, pp.129-137</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 28 (19), pp.1838-1840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761441v1</w:t>
+                <w:t xml:space="preserve">hal-00686988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient laser operation of an Yb:S-FAP crystal at 985 nm</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Self-compression and Raman soliton generation in a photonic crystal fiber of 100-fs pulses produced by a diode-pumped Yb-doped oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim M. Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 42 (24), pp.4883-4886</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 42 (33), pp.6768-6770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.42.006768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701618v1</w:t>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diode-pumped Yb:GGG laser: comparison with Yb:YAG</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId795" w:history="1">
+                <w:t xml:space="preserve">Thermal lensing measurements in diode-pumped Yb-doped GdCOB, YCOB, YSO, YAG and KGW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Brenier</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 22, pp.99-106. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 22, pp.129-137</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00761263v1</w:t>
+                <w:t xml:space="preserve">hal-00761441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient cw operation of diode-pumped Nd:YLF lasers at 1312.0 and 1322.6 nm for a silver atom optical clock</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Diode-pumped Yb:GGG laser: comparison with Yb:YAG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId841" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22, pp.99-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-3467(02)00353-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0030-4018(03)01165-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00761616v1</w:t>
+                <w:t xml:space="preserve">hal-00761263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser crystals for the production of ultra-short laser pulses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Efficient laser operation of an Yb:S-FAP crystal at 985 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Schaffers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 28 (6), pp.47-72</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 42 (24), pp.4883-4886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId872" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761615v1</w:t>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing interface magnetism in the FeMn/NiFe exchange bias system using magnetic second-harmonic generation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Efficient cw operation of diode-pumped Nd:YLF lasers at 1312.0 and 1322.6 nm for a silver atom optical clock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Louyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark David Plimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 217, pp.357-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0030-4018(03)01165-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId873" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00022245v1</w:t>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passively mode-locked diode-pumped Nd:YVO4 oscillator operating at ultra-low repetition rate</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Laser crystals for the production of ultra-short laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 18, pp.1838-1840</w:t>
+              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 28 (6), pp.47-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105105v1</w:t>
+                <w:t xml:space="preserve">hal-00761615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New 3D multipass amplifier based on Nd:YAG or Nd:YVO4 crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">High power diode-pumped Yb:GdCOB laser: from continuous-wave to femtosecond regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId879" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19, pp.73-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-3467(01)00203-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105103v1</w:t>
+                <w:t xml:space="preserve">hal-00761453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camptothecins-guanine interactions: mechanism of charge transfer reaction upon photoactivation</w:t>
+                <w:t xml:space="preserve">Heterogeneity of diffusion inside microbial biofilms determined by fluorescence correlation microscopy with two photons excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Steenkeste</w:t>
+                <w:t xml:space="preserve">Elvire Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Fontaine-Aupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvire Guiot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Merola</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 275, pp.93-108</w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 75 (6), pp.570-578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761465v1</w:t>
+                <w:t xml:space="preserve">hal-00761455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diode-pumped femtosecond oscillators using ultra-broad-band Yb-doped crystals and mode-locked using low-temperature grown or ion implanted saturable-absorber mirrors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Druon</w:t>
+                <w:t xml:space="preserve">Camptothecins-guanine interactions: mechanism of charge transfer reaction upon photoactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Steenkeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tfibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.J. Valentine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Balembois</w:t>
+                <w:t xml:space="preserve">Fabienne Merola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 20, pp.177-182</w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 275, pp.93-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId886" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00012652v1</w:t>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous-wave diode-pumped solid-state laser with an intracavity fiber Bragg grating</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Diode-pumped femtosecond oscillators using ultra-broad-band Yb-doped crystals and mode-locked using low-temperature grown or ion implanted saturable-absorber mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.J. Valentine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Raybaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 41 (30), pp.6356-6359</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 20, pp.177-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId890" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700644v1</w:t>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new apatite-structure crystal : Yb3+:SrY4(SiO4)3O, for the generation of diode-pumped cw and sub-100-fs pulsed lasers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Continuous-wave diode-pumped solid-state laser with an intracavity fiber Bragg grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 27 (21), pp.1914-1917</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 41 (30), pp.6356-6359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId891" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700662v1</w:t>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy and efficient laser action under diode-pumping of a new broadly tunable crystal : Yb3+:Sr3Y(BO3)3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId795" w:history="1">
+                <w:t xml:space="preserve">A new apatite-structure crystal : Yb3+:SrY4(SiO4)3O, for the generation of diode-pumped cw and sub-100-fs pulsed lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raybaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 19 (5), pp.1083-1091</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 27 (21), pp.1914-1917</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId892" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701626v1</w:t>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diode-pumped Yb:Sr3Y(BO3)3 femtosecond laser</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">New 3D multipass amplifier based on Nd:YAG or Nd:YVO4 crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Devilder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 27 (3), pp.197-199</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 75, pp.781</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId893" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761364v1</w:t>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of diffusion inside microbial biofilms determined by fluorescence correlation microscopy with two photons excitation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Spectroscopy and efficient laser action under diode-pumping of a new broadly tunable crystal : Yb3+:Sr3Y(BO3)3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Bellon-Fontaine</w:t>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 75 (6), pp.570-578</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19 (5), pp.1083-1091</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId894" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761455v1</w:t>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High power diode-pumped Yb:GdCOB laser: from continuous-wave to femtosecond regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Diode-pumped Yb:Sr3Y(BO3)3 femtosecond laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raybaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 27 (3), pp.197-199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0925-3467(01)00203-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00761453v1</w:t>
+                <w:t xml:space="preserve">hal-00761364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiwatt, tunable, diode-pumped CW Yb:GdCOB laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 72, pp.389-393</w:t>
@@ -35899,103 +35899,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear and NonLinear Magneto-Optical studies of Pt/Co/Pt Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. V. Pavlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 13, pp.9867-9878</w:t>
@@ -36024,90 +36024,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-power continuous wave diode-pumped Nd:YAlO3 laser emitting on the low-gain 1378-nm and 1385-nm transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 40 (18), pp.3019-3022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36132,90 +36132,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12-mJ, 350-fs, Yb:GdCOB regenerative amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seung-Whan Bahk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -36251,726 +36251,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video rate depth resolved two dimensionnal imaging through turbid media by femtosecond parametric amplification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient, tunable, zero-line-diode-pumped, continuous-wave Yb3+:Ca4LnO(BO3)3 (Ln=Gd,Y) lasers at room temperature, application to miniature lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Doule</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Frederika Auge-Rochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 25 (5), pp.353-355</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 17 (1), pp.18-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691250v1</w:t>
+                <w:t xml:space="preserve">hal-00701645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient, tunable, zero-line-diode-pumped, continuous-wave Yb3+:Ca4LnO(BO3)3 (Ln=Gd,Y) lasers at room temperature, application to miniature lasers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Generation of 90-fs pulse from a modelocked diode-pumped Yb3+:Ca4GdO(BO3)3 laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId909" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Courjaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 17 (1), pp.18-22</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 25 (6), pp.423-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId908" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701645v1</w:t>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of 90-fs pulse from a modelocked diode-pumped Yb3+:Ca4GdO(BO3)3 laser</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Femtosecond Yb:YCOB laser pumped by a narrow-stripe laser diode passively modelocked using an ion implanted saturable absorber mirror</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.J. Valentine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Kemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId911" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J.L. Birkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId912" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Burns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Courjaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 36 (19), pp.1621-1623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId913" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:20001141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId910" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701638v1</w:t>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Yb:YCOB laser pumped by a narrow-stripe laser diode passively modelocked using an ion implanted saturable absorber mirror</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical and Experimental Investigations of a Diode-Pumped Quasi-Three-Level Laser: The Yb3+-Doped Ca4GdO(BO3)3 (Yb : GdCOB) Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Burns</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Frédérica Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 36 (5), pp.598-606</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId912" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761633v1</w:t>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and Experimental Investigations of a Diode-Pumped Quasi-Three-Level Laser: The Yb3+-Doped Ca4GdO(BO3)3 (Yb : GdCOB) Laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Video rate depth resolved two dimensionnal imaging through turbid media by femtosecond parametric amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId917" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérica Augé</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Thierry Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 36 (5), pp.598-606</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 25 (5), pp.353-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId917" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761280v1</w:t>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diode-pumped self-frequency doubling Nd:GdCa4O(BO3)3 lasers : towards green microchip lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérica Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charlotte Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 17 (9), pp.1526-1530</w:t>
@@ -36999,51 +36999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics of biological probes by fluorescence correlation microscopy with two photons excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Enescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37051,51 +37051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Arrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Johannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluorescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 10 (4), pp.413-419</w:t>
@@ -37118,2388 +37118,2388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracavity testing of KTP crystals for second harmonic generation at 532 nm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cr4+:YAG laser pumped erbium-doped fibre amplifier with improved power characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérica Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Albrecht</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Dominique Bayart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId927" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 38 (12), pp.2536-2539</w:t>
+              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 31, pp.341-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761393v1</w:t>
+                <w:t xml:space="preserve">hal-00761546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voir au travers des milieux troubles et des tissus biologiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Laser mode manipulation by intracavity dynamic holography: application to mode selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Jonathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId930" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images de la Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, pp.72-78</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 69, pp.155-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId928" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761635v1</w:t>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00118141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser mode manipulation by intracavity dynamic holography: application to mode selection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Jonathan</w:t>
+                <w:t xml:space="preserve">Efficient and tunable continuous-wave diode-pumped Yb3+:Ca4GdO(BO3)3 laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId906" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederika Auge-Rochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pauliat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Brun</w:t>
+                <w:t xml:space="preserve">Frédéric Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 69, pp.155-157</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 38 (6), pp.976-979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId929" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00118141v1</w:t>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and tunable continuous-wave diode-pumped Yb3+:Ca4GdO(BO3)3 laser</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">High repetition rate 300 ps pulses ultraviolet source passively Q:switched microchip laser and a multipass amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 38 (6), pp.976-979</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 24 (7), pp.499-501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701654v1</w:t>
+                <w:t xml:space="preserve">hal-00761306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId935" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High repetition rate 300 ps pulses ultraviolet source passively Q:switched microchip laser and a multipass amplifier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Intracavity testing of KTP crystals for second harmonic generation at 532 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId935" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lupinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 24 (7), pp.499-501</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 38 (12), pp.2536-2539</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId935" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761306v1</w:t>
+            <w:hyperlink r:id="rId934" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId936" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization-induced second harmonic generation enhanced by surface plasmons in Au/Co/Au ultrathin films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Voir au travers des milieux troubles et des tissus biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId917" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId918" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Images de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, pp.72-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId936" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761550v1</w:t>
+            <w:hyperlink r:id="rId937" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId940" w:history="1">
+            <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of magneto-optical second-harmonic generation with surface plasmon excitation in ultrathin Au/Co/Au films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetization-induced second harmonic generation enhanced by surface plasmons in Au/Co/Au ultrathin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId937" w:history="1">
+            <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Malouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId940" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 75 (2), pp.190-192. </w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 68 (3), pp.545-548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.124315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s003400050663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId940" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761541v1</w:t>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cr4+:YAG laser pumped erbium-doped fibre amplifier with improved power characteristics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Observation of magneto-optical second-harmonic generation with surface plasmon excitation in ultrathin Au/Co/Au films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. Pavlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Malouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 75 (2), pp.190-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId943" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.124315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761546v1</w:t>
+                <w:t xml:space="preserve">hal-00761541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance intracavity optical parametric oscillator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dubois</w:t>
+                <w:t xml:space="preserve">Organic-inorganic solids by sol-gel processing: optical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Victori</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId876" w:history="1">
+                <w:t xml:space="preserve">J. Biteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId946" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 23, pp.227</w:t>
+              <w:t xml:space="preserve">Pure and Applied Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 7, pp.169-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627969v1</w:t>
+                <w:t xml:space="preserve">hal-00761568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId946" w:history="1">
+            <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable picosecond blue and UV pulses from a diode-pumped laser system seeded by a gain-switched laser diode</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">High-performance intracavity optical parametric oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Victori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId918" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 37 (21), pp.4876-4880</w:t>
+              <w:t xml:space="preserve">Annales de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 23, pp.227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId946" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701652v1</w:t>
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-repetition-rate eyesafe intracavity optical parametric oscillator</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Tunable picosecond blue and UV pulses from a diode-pumped laser system seeded by a gain-switched laser diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId950" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Gaignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId951" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaï Stelmakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 37 (21), pp.4876-4880</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673770v1</w:t>
+                <w:t xml:space="preserve">hal-00701652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId951" w:history="1">
+            <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New-green self-frequency doubling diode-pumped Nd:Ca4GdO (BO3)3 laser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mougel</w:t>
+                <w:t xml:space="preserve">High-repetition-rate eyesafe intracavity optical parametric oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Victori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérica Augé</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 67 (5), pp.533-535. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s003400050540⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 67, pp.181-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId953" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s003400050491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId951" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761559v1</w:t>
+            <w:hyperlink r:id="rId952" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId956" w:history="1">
+            <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic-inorganic solids by sol-gel processing: optical applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
+                <w:t xml:space="preserve">New-green self-frequency doubling diode-pumped Nd:Ca4GdO (BO3)3 laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId932" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérica Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId955" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Aka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId956" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Kahn-Harari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Biteau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Brun</w:t>
+                <w:t xml:space="preserve">Daniel Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 67 (5), pp.533-535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId958" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s003400050540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId956" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761568v1</w:t>
+            <w:hyperlink r:id="rId954" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of Cr:LiSAF and Cr:LiSGaF for cw diode-pumped Q-switched laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Tunable picosecond UV source at 10 kHz based on an all solid-state diode-pumped laser system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Druon</w:t>
+            <w:hyperlink r:id="rId950" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Gaignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Falcoz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Louradour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 22 (6), pp.387-395</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 65, pp.255-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691255v1</w:t>
+                <w:t xml:space="preserve">hal-00761576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental investigations of small signal gain for a diode-pumped Q-switched Cr:LiSAF laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Performances of Cr:LiSAF and Cr:LiSGaF for cw diode-pumped Q-switched laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId960" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Falcoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId962" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 33 (2), pp.269-278</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 22 (6), pp.387-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709906v1</w:t>
+                <w:t xml:space="preserve">hal-00691255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward millions of laser pulses using pyrromethene and perylene doped xerogels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical and experimental investigations of small signal gain for a diode-pumped Q-switched Cr:LiSAF laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId962" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Falcoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Faloss</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Frédérique Kerboull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 36 (27), pp.6760-6763</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 33 (2), pp.269-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668504v1</w:t>
+                <w:t xml:space="preserve">hal-00709906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId966" w:history="1">
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable picosecond UV source at 10 kHz based on an all solid-state diode-pumped laser system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Gaignet</w:t>
+                <w:t xml:space="preserve">Toward millions of laser pulses using pyrromethene and perylene doped xerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId966" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Faloss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Louradour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId946" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 65, pp.255-258</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 36 (27), pp.6760-6763</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId966" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761576v1</w:t>
+            <w:hyperlink r:id="rId965" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small signal gain investigations for a continuous-wave diode-pumped Q:switch Cr:LiSAF laser</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A dual-wavelength vertical-cavity surface emitting laser involving both the first and the second quantum states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Kerboull</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Yann Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId970" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId971" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Akmansoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 21 (16), pp.1253-1255</w:t>
+              <w:t xml:space="preserve">Pure and Applied Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 5, pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691262v1</w:t>
+                <w:t xml:space="preserve">hal-00761598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId970" w:history="1">
+            <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual-wavelength vertical-cavity surface emitting laser involving both the first and the second quantum states</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Small signal gain investigations for a continuous-wave diode-pumped Q:switch Cr:LiSAF laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId962" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Falcoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId973" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kerboull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 5, pp.35-44</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 21 (16), pp.1253-1255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId970" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761598v1</w:t>
+            <w:hyperlink r:id="rId972" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId974" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond laser excitation dynamics of the semiconductor-metal phase transition in VO2</w:t>
               </w:r>
@@ -39524,64 +39524,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bruce Buckman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodger M. Walser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 79 (5), pp.2404-2408. </w:t>
@@ -39613,752 +39613,773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perylene and pyrromethene doped xerogels for solid state pulsed laser</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">All solid-state continuous wave tunable blue light source by intracavity doubling of a diode-pumped Cr:LiSAF laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId962" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Falcoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Perelgritz</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Rytz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 34 (3), pp.428-431</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 20 (11), pp.1274-1276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668515v1</w:t>
+                <w:t xml:space="preserve">hal-00761357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging in diffuse media using ultrafast degenerate optical parametric amplification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Self-starting self mode-locked femtosecond diode pumped Cr:LiSAF laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId962" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Falcoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId907" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 20 (3), pp.231-233</w:t>
+              <w:t xml:space="preserve">, 1995, 20 (18), pp.1874-1876</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691268v1</w:t>
+                <w:t xml:space="preserve">hal-00691266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId984" w:history="1">
+            <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanically Q-switched co-doped Er-Yb glass laser under Ti:Sapphire and laser diode pumping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Schwartz</w:t>
+                <w:t xml:space="preserve">Perylene and pyrromethene doped xerogels for solid state pulsed laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId967" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId983" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Perelgritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId946" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 31 (6), pp.458</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 34 (3), pp.428-431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId984" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762049v1</w:t>
+            <w:hyperlink r:id="rId982" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId989" w:history="1">
+            <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All solid-state continuous wave tunable blue light source by intracavity doubling of a diode-pumped Cr:LiSAF laser</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Imaging in diffuse media using ultrafast degenerate optical parametric amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId985" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId986" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Alonzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Rytz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 20 (11), pp.1274-1276</w:t>
+              <w:t xml:space="preserve">, 1995, 20 (3), pp.231-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId989" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761357v1</w:t>
+            <w:hyperlink r:id="rId984" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId991" w:history="1">
+            <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-starting self mode-locked femtosecond diode pumped Cr:LiSAF laser</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanically Q-switched co-doped Er-Yb glass laser under Ti:Sapphire and laser diode pumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId988" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId989" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Pocholle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId990" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId991" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 20 (18), pp.1874-1876</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 31 (6), pp.458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId991" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691266v1</w:t>
+            <w:hyperlink r:id="rId987" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impregnated ORMOSIL matrices for efficient solid state optical gain media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agile solid state dye lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId967" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId993" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Larrue</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florian Bentivegna</w:t>
+                <w:t xml:space="preserve">Jean-François Perelgritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId946" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 04 (C4), pp.C4-369-C4-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId994" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1994488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId995" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668968v1</w:t>
+                <w:t xml:space="preserve">jpa-00252751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId996" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond laser excitation of the semiconductor-metal phase transition in VO2</w:t>
               </w:r>
@@ -40383,64 +40404,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bruce Buckman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodger M. Walser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 65 (12), pp.1507-1509. </w:t>
@@ -40478,103 +40499,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId998" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All solid-state diode-pumped LiSAF laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId960" w:history="1">
+            <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Falcoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 04 (C4), pp.C4-517-C4-520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId999" w:history="1">
               <w:r>
                 <w:rPr>
@@ -40614,372 +40635,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00252575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1001" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeding of a Titanium Sapphire oscillator by a Vertical-Cavity Surface-Emitting-Laser in the nanosecond range</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Impregnated ORMOSIL matrices for efficient solid state optical gain media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1002" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1003" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zarzycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId967" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId1004" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bentivegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 110, pp.125-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1001" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701662v1</w:t>
+                <w:t xml:space="preserve">hal-00668968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1004" w:history="1">
+            <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agile solid state dye lasers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Seeding of a Titanium Sapphire oscillator by a Vertical-Cavity Surface-Emitting-Laser in the nanosecond range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId969" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1005" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId958" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId989" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Pocholle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1006" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Papuchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:1994488⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 65 (7), pp.804-806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1007" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.112237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1007" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00252751v1</w:t>
+            <w:hyperlink r:id="rId1005" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1008" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High repetition rate c.w. pumped Cr:LiSAF femtosecond regenerative amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 18 (15), pp.1250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -41004,103 +41004,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse saturable absorption in solid xerogel matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId995" w:history="1">
+            <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bentivegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId965" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 62 (15), pp.1721-1723. </w:t>
@@ -41138,77 +41138,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-continuous wave and actively mode-locked diode pumped Cr:LiSAF laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 18 (20), pp.1730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -41233,103 +41233,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1013" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impregnated SiO2 gels used as dye laser matrix host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId965" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId993" w:history="1">
+            <w:hyperlink r:id="rId1002" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId994" w:history="1">
+            <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zarzycki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 147 &amp; 148, pp.636-640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1014" w:history="1">
               <w:r>
                 <w:rPr>
@@ -41375,103 +41375,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1016" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable blue light source by intracavity frequency doubling of a Cr-doped LiSAF laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 61 (20), pp.2381-. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1017" w:history="1">
               <w:r>
                 <w:rPr>
@@ -41505,103 +41505,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1018" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All optical gel memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId965" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 17 (3), pp.218-220</w:t>
@@ -41630,103 +41630,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1020" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optically active doped xerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId965" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 147 &amp; 148, pp.636-640</w:t>
@@ -41755,51 +41755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High efficiency multipass Ti:Sapphire amplifiers for continuous wave single mode laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Estable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41880,90 +41880,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PICOSECOND AND FEMTOSECOND Ti:SAPPHIRE LASERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 01 (C7), pp.C7-271-C7-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
@@ -42009,103 +42009,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time resolved saturated absorption recovery in malachite green-doped xerogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId965" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 176 (5), pp.495-498</w:t>
@@ -42134,64 +42134,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1029" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single shot characterization of ultrashort light pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -42242,103 +42242,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1030" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical probing of SiO2 gel characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId965" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId993" w:history="1">
+            <w:hyperlink r:id="rId1002" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 10, pp.615-618</w:t>
@@ -42361,351 +42361,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond pulses at 800 nm by passive mode locking of Rh.700</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Pulse propagation near zero group velocity dispersion in a femtosecond dye laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1009" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1024" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grangier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1009" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 15 (8), pp.446-448</w:t>
+              <w:t xml:space="preserve">, 1990, 15 (23), pp.1374-1376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691672v1</w:t>
+                <w:t xml:space="preserve">hal-00691668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1032" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse propagation near zero group velocity dispersion in a femtosecond dye laser</w:t>
+                <w:t xml:space="preserve">Complex pulse evolutions in a femtosecond laser with spectral windowing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1024" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 15 (23), pp.1374-1376</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 79 (6), pp.443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1032" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691668v1</w:t>
+                <w:t xml:space="preserve">hal-00709916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex pulse evolutions in a femtosecond laser with spectral windowing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Femtosecond pulses at 800 nm by passive mode locking of Rh.700</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId1019" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 79 (6), pp.443</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 15 (8), pp.446-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709916v1</w:t>
+                <w:t xml:space="preserve">hal-00691672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1034" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonreciprocal phase shift in a femtosecond dye laser</w:t>
               </w:r>
@@ -42717,77 +42717,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grangier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 15 (16), pp.906-908</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -42838,64 +42838,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bagnall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -42937,103 +42937,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1037" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">58 fs pulses generation near 685 nm from a passively mode-locked dye laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 69 (3-4), pp.281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -43097,64 +43097,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1039" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 72 (3-4), pp.235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -43179,77 +43179,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1040" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of 36 fs pulses around 775 nm from a colliding pulse passively mode-locked dye laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 14 (17), pp.940-942</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -43268,925 +43268,925 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1041" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of 0.6 J pulses of 16 fs duration through high-repetition rate amplification of self phase modulated pulses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">20 fs amplified pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1009" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1019" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.100130⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 67 (4), pp.297-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1042" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0030-4018(88)90153-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1041" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701667v1</w:t>
+                <w:t xml:space="preserve">hal-00709927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1048" w:history="1">
+            <w:hyperlink r:id="rId1043" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the non linear index n2 of BSO crystals</w:t>
+                <w:t xml:space="preserve">Single shot measurement of the optical Kerr effect kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, 27 (14), pp.2812</w:t>
+              <w:t xml:space="preserve">, 1988, 27 (4), pp.777-779</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1048" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700648v1</w:t>
+            <w:hyperlink r:id="rId1043" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1049" w:history="1">
+            <w:hyperlink r:id="rId1044" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENERATION OF HIGH POWER 20 fs PULSES</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Generation of 0.6 J pulses of 16 fs duration through high-repetition rate amplification of self phase modulated pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1045" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1046" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1047" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chambaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1048" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Migus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1049" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Antonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1988212⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 53 (10), pp.823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1050" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.100130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1052" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00227629v1</w:t>
+            <w:hyperlink r:id="rId1044" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1053" w:history="1">
+            <w:hyperlink r:id="rId1051" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20 fs amplified pulses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Measurement of the non linear index n2 of BSO crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1019" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1009" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1009" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 27 (14), pp.2812</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1053" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709927v1</w:t>
+            <w:hyperlink r:id="rId1051" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1055" w:history="1">
+            <w:hyperlink r:id="rId1052" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single shot measurement of the optical Kerr effect kinetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GENERATION OF HIGH POWER 20 fs PULSES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1053" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1009" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 49 (C2), pp.C2-51-C2-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1054" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1988212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1055" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691677v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1052" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00227629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1056" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autocorrélation interférométrique monocoup d'impulsions femtosecondes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Single-shot measurement of a 52 fs pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1009" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1019" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 26 (21), pp.4528-4531</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1058" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId1056" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00245720v1</w:t>
+                <w:t xml:space="preserve">hal-00691679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1059" w:history="1">
+            <w:hyperlink r:id="rId1057" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot measurement of a 52 fs pulse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Autocorrélation interférométrique monocoup d'impulsions femtosecondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1053" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId1019" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 22 (12), pp.1613-1618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1058" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rphysap:0198700220120161300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1059" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691679v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1057" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00245720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId1060"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -44341,51 +44341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Parize" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cichelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Natile" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guichard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.587426" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364888v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Glasset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Dupont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Guillemot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.545266" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336222v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.557987" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348479v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nourry-Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fermon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Meignien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Audebert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.533492" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989895v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;len" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.540948" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004811v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas Jonu&#353;as" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bournet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bonvalet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0261494" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05269520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Thellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Taleb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Druon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pichon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.563688" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05269530v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lopez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coumar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.573379" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336216v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.568548" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347094v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540681v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pouillaude" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Esberard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthase Limery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.565571" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348518v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.575169" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989885v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parize" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Natile" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254035" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973397v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leconte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.553536" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04723589v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Lenfant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.523059" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04723530v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas Jonusas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Zaouter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-023-08162-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04723557v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Oriol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.515421" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04723538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0220220" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718257v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fligliolia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Janicot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lucas-Leclin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.528953" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482516v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.515291" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439237v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loiseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahiou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32689-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04435015v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Martin M&#248;lster" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mutter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zheng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dherbecourt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.506647" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04072421v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Joffre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.485597" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04247299v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.496359" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04247661v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Tyazhev" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luidgi Giordano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongben Pan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.487590" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04072416v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Bournet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Natile" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jonusas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guichard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zaouter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.486509" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04247290v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kouta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Sol&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.487130" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04247277v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mateos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.501585" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04192119v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Omoumi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Papalazarou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Auguste" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.498266" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922039v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.481895" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04411544v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekha Vimal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lupi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descamps" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.506009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618185v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pichon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Darbon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202100356" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03683868v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bournet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaouter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joffre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.444908" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549497v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hamoudi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Melkonian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-022-07813-y" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04322138v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.465115" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03791716v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonusas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zheng" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.467792" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03798899v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.468695" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298463v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Darbon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.433063" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280230v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Alexandridi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.425237" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03281632v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V E Nefedova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Navarrete" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tancogne-Dejean" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Franz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047421" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272681v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.415268" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03137038v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daniault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Daher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/osac.418247" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03283155v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.431675" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447168v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Loescher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Oldorf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigo Peters" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Pallmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Resan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.415855" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03251566v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.424141" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085752v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claveau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kindermann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Papine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamira V D&#237;az-Riascos" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr00146a" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03683864v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202100220" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272685v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.424313" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02941634v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.395789" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991512v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Genevrier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris N Papadopoulos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.398612" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908303v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albrodt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niemeyer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elattar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamperl" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Blume" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ab804e" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02893094v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.397191" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02566460v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer W. Jolly" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Quere" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.386049" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332528v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T Jamal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K Hansen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B Jensen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blume" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.000928" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02106501v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavenu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.001958" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321849v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Golinelli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003909" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358687v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gallinelli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Druon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.011830" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332526v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crump" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.027891" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02232549v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Blanchot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.023446" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01792717v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.009353" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932597v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Albrodt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesparre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.003004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02348758v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jargot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lavenu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forget" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.005643" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193018v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.004489" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193027v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barbet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.001236" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321756v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Genevrier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Papadopoulos" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-018-7077-8" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01792750v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.002252" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01792743v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khmaies Guesmi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Abdeladim" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tozer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuma Kumamoto" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-018-0012-2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01788352v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura In&#233;s Gonzalez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.0000A6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359554v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Supatto" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01586204v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.001340" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190903v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blengino" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legavre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gallinelli" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2017.04.009" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770813v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papadopoulos" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramirez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Genevrier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ranc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.003530" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585940v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eckerle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frieder Beirow" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dietrich" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Schaal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Pruss" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-017-6720-0" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585962v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.007530" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01676610v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.004191" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763846v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papadopoulos" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheriaux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/hpl.2016.34" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01292076v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Papadopoulos" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/49/6/062004" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01490208v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.025329" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01490210v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric van de Walle" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.026494" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01490204v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.002106" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01560476v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thomas Gomes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martial" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Didierjean" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.001628" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01560369v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pouysegur" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Weichelt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens H&#246;nninger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.009896" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317116v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Paul" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallinelli" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.3.000465" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01282939v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schimmel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Doyen-Moldovan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Decker" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.000950" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01676545v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Hoenninger" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mottay" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.4906471" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01306667v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.005184" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222036v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Delaigue" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Honninger" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2014.2321520" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227105v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Deyra" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maillard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maillard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sangla" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Salin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2015.10.019" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01163889v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achut Giree" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Machinet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.007416" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01120367v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ramirez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Hamzaoui" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.005406" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01120352v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Linh Mai" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000089" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01306661v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lombard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H&#246;nninger" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02563-y" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01205661v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aballea" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Suganuma" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hostalrich" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.2.000288" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01120357v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thai" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000673" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01179174v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.002517" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01306154v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Zou" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ch&#233;riaux" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/hpl.2014.41" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163224v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Yumashev" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.002241" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222067v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Friebel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pellegrina" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios N. Papadopoulos" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-014-5872-4" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01070107v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.000997" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01069011v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris N. Papadopoulos" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2014.2313920" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222098v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Wentsch" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan G&#252;nster" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.001524" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01065740v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Li&#234;m Nguy&#234;n" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castaing" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gacoin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boilot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.020542" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01305622v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aubourg" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01305506v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Deyra" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guilbaud" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villeval" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.023315" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01305579v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubry" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.003131" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222082v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.009414" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01304691v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rumpel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Graf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.000466" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01096408v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Viotti" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.006731" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222057v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2014.2344039" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222075v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S&#233;villano" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Descamps" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cormier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.006001" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01060557v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumont" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Camargo" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Danet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holleville" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guerandel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2014.2318179" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01304704v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.002236" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304260v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.005180" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01303688v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ricci" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801457" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00925386v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombard" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.005430" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00756830v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moncorg&#233;" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Margerie" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00904513v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.002607" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00904497v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viraphong Oudomsack" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.004146" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00904508v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sevillano" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dubrasquet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camy" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.004008" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934477v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ilas" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.001798" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00925384v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.004437" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01303647v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Benoit" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820058v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Piehler" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.011376" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934468v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.003013" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304252v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Olivier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.004138" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01303618v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819328v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-013-5376-7" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816854v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.000938" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898241v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudomsack Viraphong" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.38.004146" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00854435v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.000109" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00802114v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Plamann" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Alahyane" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aptel" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masreshaw Bayleyegn" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courjaud" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00702163v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00702173v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00757579v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.021627" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00657866v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ricaud" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4783-x" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00702167v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paurisse" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00757607v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Jaffres" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.003984" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00713194v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola A. Camargo" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Barrientos-Barria" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Baili" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2199103" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00816870v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.002339" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00854443v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Voss" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002898" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00589260v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pab&#339;uf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Vijayakumar" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Bjarlin Jensen" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Thestrup" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lim" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819340v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.011667" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609851v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00658197v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00812597v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00812585v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boutet" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debourdeau" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Herve" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laidevant" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dinten" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621039v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00702157v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985942v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Herv&#233;" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Dinten" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838480v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pellegrina" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.19.000093" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659136v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00604424v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.000972" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575917v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.000052" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575178v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricci" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B. Lopez-Martens" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4201-9" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z73GV9DB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00617546v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sangla" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4638-5" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671570v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Thierry" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819341v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie H&#233;rault" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00812577v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00702153v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00588873v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00625622v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bloom" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larat" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lallier" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lehoucq" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bansropun" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618229v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Gaponov" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4446-y" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7C4D9210DFFD280664F050977AD1F5549B0A3A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00657873v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Jafrres" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00533092v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.002415" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519936v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00533085v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.003757" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00533118v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Abdel.Benayad@ensicaen.Fr Benayad" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien M&#233;nard" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526682v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ch&#226;teau" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crotti" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Deloison" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2010.02.011" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GTNSR23-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534446v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bigotta" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eichhorn" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Kieleck" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.04.029" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D90X64JW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605319v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Devautour" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2010.09.012" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0ZG068V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519933v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifeng Jiang" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533598v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Emaury" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Mercier" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00557937v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Arnold" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/12/8/084002" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VPH2XQ6L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533550v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002159" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519843v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519900v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00533147v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blandin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leveque-Fort" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecart" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossec" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Potier" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452030v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boudeile" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00523979v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cocquelin" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Garnache" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3361-3" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90176CCEE63E28A2798A9CCACFA0B47AEBEAED1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533567v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nehari" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brenier" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.09.030" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XLC6XVP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452060v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001474" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533571v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mancini" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrodin" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.09.036" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW62FK8J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519903v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533549v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533552v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3666-x" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C2HCXWJD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533547v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3288-8" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R6ZK0WKS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519913v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bellanger" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00528924v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Sujecki" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lang" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Zhang" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526703v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord Arnold" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Nuzzo" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1200912.002509" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00533141v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533548v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.010091" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567449v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lesvigne-Buy" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533392v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691687v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lesuffleur" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gogol" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauvillain" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guizal" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel van Labeke" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3050309" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533391v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Georges" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Schaffers" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531746v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Steinhausser" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brignon" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533457v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lelek" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533393v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519840v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533396v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00523602v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Krakowski" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3036896" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533394v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533454v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.001957" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673791v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sacchet" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531818v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gerhard" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898875v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P Boudou" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200800655" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00522804v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-007-9170-9" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-18D71HRQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00344113v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531815v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boullet" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huang" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00522807v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Holm" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andersen" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3034-2" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00522810v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Sumpf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Ebert" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3079-2" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-47WG3JZF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169670v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709941v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacquemet" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Domenech" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dion" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2499-0" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X8WZWTWZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00533444v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136984v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mandon" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Guelachvili" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picqu&#233;" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700697v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700681v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cormier" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691865v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Fontaine-Aupart" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roger" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709865v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700690v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700704v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Varona" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700667v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.31.003468" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761419v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheireddine Lebbou" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery I. Chani" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00773.x" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4NF2BHZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700652v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686974v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102190v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Forget" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Landru" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.09.053" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700708v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thibault" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelenc" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700714v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127373v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709947v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombart" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.02.010" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W2L51SK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700723v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504699v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.002783" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709873v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140068v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenais" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pquantelec.2006.12.001" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700746v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686983v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yiou" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686980v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700733v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchier" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Maillard" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761432v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salet" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousselet" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700744v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Sampaio" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamrle" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Pavlov" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferr&#233;" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00762060v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Major" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Aitchison" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. E. Smith" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700725v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaume" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709875v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raybaut" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709959v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Jacquemet" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Janel" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1698-9" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4WJSG1PW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946422v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sampaio" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pavlov" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.22.000119" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686978v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700761v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucca" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700755v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709888v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700758v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debourg" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105108v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701599v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700763v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Louyer" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juncar" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark David Plimmer" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Badr" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.43.001773" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709884v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686984v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709881v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686985v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761436v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-003-1303-7" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27P2Z8VT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686988v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761298v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanner" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim M. Hansen" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.42.006768" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701612v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Himbert" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.42.004867" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701604v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gaume" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701623v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105107v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761441v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fichot" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701618v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761263v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(02)00353-1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJP2SP60-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761616v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(03)01165-9" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7671D7G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761615v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022245v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mougin" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferre" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105105v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105103v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Devilder" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761465v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Steenkeste" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Guiot" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tfibel" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Merola" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012652v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Valentine" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chenais" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raybaut" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700644v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700662v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701626v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761364v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761455v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761453v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00203-8" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761518v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761498v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meyer" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tessier" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686991v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761481v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Whan Bahk" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691250v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doule" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;pine" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701645v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederika Auge-Rochereau" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701638v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courjaud" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761633v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Kemp" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J.L. Birkin" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burns" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20001141" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761280v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rica Aug&#233;" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701633v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charlotte Auzanneau" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761534v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Enescu" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arrio" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Johannin" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761393v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Albrecht" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lupinski" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761635v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118141v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huot" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jonathan" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pauliat" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701654v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mougel" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761306v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761550v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malouin" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renard" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050663" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761541v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.124315" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761546v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bayart" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627969v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Victori" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701652v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gaignet" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola&#239; Stelmakh" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673770v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050491" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761559v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Aka" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Kahn-Harari" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vivien" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050540" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761568v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biteau" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691255v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Falcoz" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709906v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Kerboull" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00668504v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Faloss" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761576v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691262v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kerboull" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761598v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boucher" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauer" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Akmansoy" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761582v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Becker" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruce Buckman" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodger M. Walser" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.361167" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00668515v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Perelgritz" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691268v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Watson" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonzi" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00762049v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tanguy" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pocholle" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feugnet" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwartz" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761357v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rytz" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691266v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00668968v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Larrue" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zarzycki" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bentivegna" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701658v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.112974" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252575v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19944124" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87C0A54098AFBAF185A1F20904E082DF8CBDCAA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701662v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Papuchon" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.112237" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252751v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Perelgritz" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994488" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/628ACE00DE7202C38C69D31FB2E0D7B65416DD44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691276v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salin" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00668880v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.109585" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691270v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00668947v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(05)80690-8" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWV93RZW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691279v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.108196" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00668522v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Saux" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00668943v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691664v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Estable" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poizat" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangier" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251017v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991774" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB3A22914CD3D0A5C3D3117039949659B6E19539/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00668920v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709915v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00668925v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691672v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691668v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709916v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691669v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701664v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagnall" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709922v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709930v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allain" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691673v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701667v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Boyer" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franco" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chambaret" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Migus" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Antonetti" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.100130" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700648v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227629v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988212" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92450145D5200869570139A40F48E5C8746C9A96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709927v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(88)90153-8" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691677v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245720v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198700220120161300" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82E99DBCFB32719323DEC8688F94BA8B09BDB591/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691679v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Parize" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cichelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Natile" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guichard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.587426" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336222v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.557987" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nourry-Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fermon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Blanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Meignien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Audebert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.533492" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989895v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;len" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.540948" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas Jonu&#353;as" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bournet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bonvalet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0261494" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05269520v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Thellier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Taleb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Druon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pichon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.563688" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336216v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.568548" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347094v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Glasset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Dupont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05269530v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lopez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coumar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.573379" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364888v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Guillemot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.545266" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540681v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pouillaude" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Esberard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthase Limery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.565571" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348518v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.575169" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989885v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parize" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Natile" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254035" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973397v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leconte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.553536" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04723538v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0220220" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718257v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fligliolia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Liu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Janicot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lucas-Leclin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.528953" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482516v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.515291" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04723557v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Oriol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.515421" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04723589v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Lenfant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.523059" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04723530v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas Jonusas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Zaouter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-023-08162-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04072421v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Joffre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.485597" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04247299v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.496359" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439237v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loiseau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahiou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32689-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04435015v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Martin M&#248;lster" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mutter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zheng" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dherbecourt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.506647" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04247661v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Tyazhev" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luidgi Giordano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongben Pan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.487590" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04072416v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Bournet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Natile" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jonusas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guichard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zaouter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.486509" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04247290v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kouta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Sol&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.487130" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04247277v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mateos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.501585" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04192119v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Omoumi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Papalazarou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Auguste" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.498266" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922039v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.481895" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04411544v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekha Vimal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lupi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descamps" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.506009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03798899v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.468695" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03683868v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bournet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaouter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joffre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.444908" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618185v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pichon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Darbon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202100356" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549497v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hamoudi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Melkonian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-022-07813-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04322138v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.465115" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03791716v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonusas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zheng" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.467792" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272685v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.424313" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03683864v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Daher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202100220" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280230v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Alexandridi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.425237" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03281632v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V E Nefedova" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Navarrete" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tancogne-Dejean" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Franz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047421" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272681v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.415268" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03137038v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daniault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/osac.418247" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298463v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Darbon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.433063" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03283155v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.431675" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447168v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Loescher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Oldorf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigo Peters" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Pallmann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Resan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.415855" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085752v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claveau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kindermann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Papine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamira V D&#237;az-Riascos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr00146a" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03251566v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.424141" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02566460v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer W. Jolly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Quere" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.386049" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991512v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Genevrier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris N Papadopoulos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.398612" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02941634v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.395789" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908303v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albrodt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niemeyer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elattar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamperl" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Blume" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ab804e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02893094v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.397191" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02232549v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Blanchot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.023446" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332528v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T Jamal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K Hansen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B Jensen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blume" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.000928" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02106501v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavenu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.001958" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358687v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gallinelli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Druon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.011830" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321849v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Golinelli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003909" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332526v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crump" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.027891" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359554v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Abdeladim" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Supatto" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khmaies Guesmi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01792717v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.009353" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932597v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Albrodt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesparre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.003004" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193018v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.004489" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02348758v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jargot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lavenu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forget" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.005643" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193027v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barbet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.001236" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321756v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Genevrier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Papadopoulos" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-018-7077-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01792750v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.002252" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01792743v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tozer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuma Kumamoto" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-018-0012-2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01788352v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura In&#233;s Gonzalez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.0000A6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01676610v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.004191" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01586204v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.001340" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190903v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blengino" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legavre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gallinelli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2017.04.009" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770813v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papadopoulos" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramirez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Genevrier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ranc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.003530" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585940v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eckerle" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frieder Beirow" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dietrich" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Schaal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Pruss" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-017-6720-0" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585962v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.007530" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01282939v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schimmel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Doyen-Moldovan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Decker" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.000950" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763846v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papadopoulos" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheriaux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/hpl.2016.34" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01292076v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Papadopoulos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/49/6/062004" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01490208v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.025329" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01490210v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric van de Walle" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.026494" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01490204v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.002106" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01560476v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thomas Gomes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martial" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Didierjean" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.001628" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01560369v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pouysegur" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Weichelt" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens H&#246;nninger" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.009896" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317116v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Paul" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallinelli" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.3.000465" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01676545v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Hoenninger" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mottay" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.4906471" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01306667v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.005184" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222036v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Delaigue" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Honninger" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2014.2321520" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227105v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Deyra" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maillard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maillard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sangla" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Salin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2015.10.019" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01163889v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achut Giree" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Machinet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.007416" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01120367v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ramirez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Hamzaoui" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.005406" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01120352v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Linh Mai" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000089" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01205661v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aballea" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Suganuma" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hostalrich" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.2.000288" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01120357v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thai" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000673" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01306661v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lombard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H&#246;nninger" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02563-y" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01179174v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.002517" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01306154v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Zou" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ch&#233;riaux" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/hpl.2014.41" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01304704v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Deyra" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.002236" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01069011v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris N. Papadopoulos" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2014.2313920" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222098v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Wentsch" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan G&#252;nster" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.001524" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01065740v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Li&#234;m Nguy&#234;n" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castaing" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gacoin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boilot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.020542" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01305622v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aubourg" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01305506v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guilbaud" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villeval" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.023315" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01305579v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubry" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.003131" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01304691v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rumpel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Graf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.000466" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01096408v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Viotti" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.006731" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222082v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.009414" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163224v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Yumashev" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.002241" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222067v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Friebel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pellegrina" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios N. Papadopoulos" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-014-5872-4" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01070107v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.000997" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222057v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2014.2344039" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222075v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S&#233;villano" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Descamps" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cormier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.006001" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01060557v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumont" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Camargo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Danet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holleville" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guerandel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2014.2318179" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00854435v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.000109" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898241v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudomsack Viraphong" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.38.004146" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00904513v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.002607" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00904497v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viraphong Oudomsack" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.004146" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00904508v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sevillano" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dubrasquet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camy" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.004008" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934477v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ilas" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.001798" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00925384v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.004437" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304260v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.005180" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01303688v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ricci" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801457" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00925386v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.005430" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00756830v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moncorg&#233;" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Margerie" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820058v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Piehler" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.011376" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01303647v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Benoit" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304252v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Olivier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.004138" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934468v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.003013" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01303618v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819328v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-013-5376-7" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816854v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.000938" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00854443v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Voss" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002898" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00702173v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00757579v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.021627" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00657866v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ricaud" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4783-x" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00802114v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Plamann" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Alahyane" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aptel" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masreshaw Bayleyegn" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courjaud" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00702163v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00702167v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paurisse" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00757607v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Jaffres" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.003984" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00713194v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola A. Camargo" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Barrientos-Barria" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Baili" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2199103" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00816870v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.002339" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618229v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Gaponov" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4446-y" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7C4D9210DFFD280664F050977AD1F5549B0A3A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00657873v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Jafrres" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609851v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00658197v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00812597v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00812585v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boutet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debourdeau" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Herve" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laidevant" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dinten" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659136v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00604424v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.000972" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575917v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.000052" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621039v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00575178v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricci" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B. Lopez-Martens" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4201-9" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z73GV9DB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00702157v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985942v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Herv&#233;" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Dinten" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838480v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pellegrina" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.19.000093" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00589260v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pab&#339;uf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Vijayakumar" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Bjarlin Jensen" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Thestrup" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lim" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819340v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.011667" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671570v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Thierry" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819341v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie H&#233;rault" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00812577v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00617546v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sangla" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4638-5" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00588873v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00702153v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00625622v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bloom" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larat" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lallier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lehoucq" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bansropun" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519936v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00533085v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.003757" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00533118v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Abdel.Benayad@ensicaen.Fr Benayad" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien M&#233;nard" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526682v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ch&#226;teau" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crotti" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Deloison" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2010.02.011" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GTNSR23-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534446v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bigotta" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eichhorn" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Kieleck" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.04.029" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D90X64JW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00533092v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.002415" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605319v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Devautour" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2010.09.012" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0ZG068V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519933v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifeng Jiang" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533598v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Emaury" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Mercier" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00557937v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Arnold" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/12/8/084002" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VPH2XQ6L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533548v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.010091" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00533141v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boudeile" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519843v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519900v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00533147v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blandin" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leveque-Fort" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecart" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossec" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Potier" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452030v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00523979v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cocquelin" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Garnache" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3361-3" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90176CCEE63E28A2798A9CCACFA0B47AEBEAED1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533567v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nehari" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brenier" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.09.030" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XLC6XVP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452060v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001474" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533571v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mancini" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrodin" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.09.036" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW62FK8J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519903v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533549v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533552v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3666-x" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C2HCXWJD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533550v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002159" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533547v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3288-8" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R6ZK0WKS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519913v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bellanger" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00528924v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Sujecki" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lang" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Zhang" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526703v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord Arnold" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Nuzzo" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1200912.002509" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00522810v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Sumpf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Ebert" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3079-2" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-47WG3JZF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533391v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Georges" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Schaffers" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691687v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lesuffleur" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gogol" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauvillain" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guizal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel van Labeke" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3050309" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531746v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Steinhausser" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brignon" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533457v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lelek" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533393v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519840v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533394v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533454v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.001957" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533396v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00523602v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Krakowski" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3036896" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567449v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lesvigne-Buy" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533392v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531818v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gerhard" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673791v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sacchet" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898875v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P Boudou" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200800655" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00522804v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-007-9170-9" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-18D71HRQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00344113v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531815v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boullet" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huang" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00522807v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Holm" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andersen" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3034-2" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709941v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacquemet" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Domenech" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dion" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2499-0" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X8WZWTWZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00533444v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136984v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mandon" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Guelachvili" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picqu&#233;" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709865v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700697v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700681v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cormier" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691865v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Fontaine-Aupart" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roger" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169670v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700690v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700704v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Varona" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709873v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140068v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenais" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Forget" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pquantelec.2006.12.001" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504699v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.002783" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761419v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheireddine Lebbou" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery I. Chani" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00773.x" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4NF2BHZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700652v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686974v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102190v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Landru" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.09.053" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700714v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700708v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thibault" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelenc" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700667v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.31.003468" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127373v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709947v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombart" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.02.010" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W2L51SK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700723v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686978v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946422v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sampaio" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamrle" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pavlov" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferr&#233;" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.22.000119" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686983v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yiou" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686980v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700733v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchier" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Maillard" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761432v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salet" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousselet" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700746v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700744v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Sampaio" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Pavlov" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00762060v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Major" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Aitchison" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. E. Smith" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700725v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaume" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709875v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raybaut" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709959v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Jacquemet" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Janel" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1698-9" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4WJSG1PW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761436v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-003-1303-7" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27P2Z8VT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686985v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709888v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700758v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucca" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debourg" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105108v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700761v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700755v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701599v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700763v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Louyer" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juncar" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark David Plimmer" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Badr" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.43.001773" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709884v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686984v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709881v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105105v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022245v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mougin" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferre" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701612v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Himbert" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.42.004867" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701604v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gaume" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701623v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105107v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686988v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761298v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanner" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim M. Hansen" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.42.006768" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761441v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fichot" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761263v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(02)00353-1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJP2SP60-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701618v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761616v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(03)01165-9" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7671D7G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761615v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761453v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00203-8" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761455v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Guiot" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761465v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Steenkeste" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tfibel" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Merola" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012652v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Valentine" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chenais" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raybaut" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700644v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700662v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105103v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Devilder" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701626v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761364v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761518v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761498v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meyer" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tessier" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686991v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761481v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Whan Bahk" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701645v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederika Auge-Rochereau" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701638v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courjaud" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761633v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Kemp" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J.L. Birkin" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burns" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20001141" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761280v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rica Aug&#233;" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691250v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doule" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;pine" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701633v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charlotte Auzanneau" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761534v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Enescu" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arrio" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Johannin" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761546v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bayart" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118141v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huot" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jonathan" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pauliat" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701654v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mougel" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761306v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761393v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Albrecht" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lupinski" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761635v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761550v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malouin" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renard" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050663" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761541v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.124315" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761568v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biteau" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627969v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Victori" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701652v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gaignet" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola&#239; Stelmakh" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673770v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050491" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761559v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Aka" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Kahn-Harari" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vivien" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050540" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761576v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691255v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Falcoz" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709906v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Kerboull" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00668504v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Faloss" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761598v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boucher" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauer" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Akmansoy" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691262v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kerboull" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761582v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Becker" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruce Buckman" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodger M. Walser" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.361167" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761357v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rytz" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691266v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00668515v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Perelgritz" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691268v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Watson" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonzi" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00762049v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tanguy" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pocholle" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feugnet" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwartz" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252751v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Perelgritz" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994488" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/628ACE00DE7202C38C69D31FB2E0D7B65416DD44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701658v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.112974" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252575v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19944124" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87C0A54098AFBAF185A1F20904E082DF8CBDCAA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00668968v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Larrue" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zarzycki" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bentivegna" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701662v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Papuchon" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.112237" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691276v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salin" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00668880v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.109585" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691270v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00668947v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(05)80690-8" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWV93RZW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691279v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.108196" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00668522v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Saux" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00668943v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691664v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Estable" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poizat" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangier" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251017v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991774" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB3A22914CD3D0A5C3D3117039949659B6E19539/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00668920v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709915v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00668925v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691668v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709916v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691672v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691669v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701664v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagnall" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709922v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709930v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allain" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691673v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709927v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(88)90153-8" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691677v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701667v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Boyer" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franco" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chambaret" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Migus" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Antonetti" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.100130" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700648v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227629v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988212" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92450145D5200869570139A40F48E5C8746C9A96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691679v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245720v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198700220120161300" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82E99DBCFB32719323DEC8688F94BA8B09BDB591/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>