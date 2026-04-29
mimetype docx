--- v0 (2026-03-14)
+++ v1 (2026-04-29)
@@ -912,51 +912,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évolutions contraintes des entreprises sociales d’insertion par le travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations</w:t>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31 (1), pp.81-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/maorg.031.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
@@ -5812,195 +5812,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partie IV : Cerner les modèles socioéconomiques dans le champ de l’insertion Chapitre 1 : De l’entrepreneuriat social à un modèle d’affaires. Trajectoire d’une association d’insertion par le travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partie I. Réencastrer les modèles socioéconomiques associatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif RIUESS-MSE. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revisiter les modèles socioéconomiques associatifs. Historicité Réciprocité Territorialité Activité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9782385191245</w:t>
+              <w:t xml:space="preserve">Revisiter les modèles socioéconomiques associatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord De l'Eau, pp.13-56, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363649v1</w:t>
+                <w:t xml:space="preserve">hal-05091730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partie I. Réencastrer les modèles socioéconomiques associatifs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partie IV : Cerner les modèles socioéconomiques dans le champ de l’insertion Chapitre 1 : De l’entrepreneuriat social à un modèle d’affaires. Trajectoire d’une association d’insertion par le travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariagrazia Crocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revisiter les modèles socioéconomiques associatifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Bord De l'Eau, pp.13-56, 2025</w:t>
+              <w:t xml:space="preserve">Revisiter les modèles socioéconomiques associatifs. Historicité Réciprocité Territorialité Activité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9782385191245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05091730v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie II : Considérer le modèle socioéconomique des centres sociaux associatifs</w:t>
               </w:r>
@@ -7552,51 +7552,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A71DE04"/>
+    <w:nsid w:val="6716C1C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7783,51 +7783,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-gianfaldoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0598-0813" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074787934" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389443v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Merlet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/157iu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713498v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hiez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.372.0124" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460591v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.359.0047" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361690v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Manoury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.046.0019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lerouvillois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.203.0241" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175903v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.059.0103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.031.0081" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079922v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1038779ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313408v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Morand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321943v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322030v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553805v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363528v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rostaing" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pmp.2178" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.258.0059" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558179v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Jardat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22495/cocv8i1c1p5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403529v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Alcaras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502069v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gloukoviezoff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363552v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Colletis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021859ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502040v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363593v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.028.0093" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363573v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022098ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363611v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guilhon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rei.1990.1306" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584213v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584229v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555831v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555832v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011097v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011090v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321957v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lerouvillois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lecat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321966v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321950v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321982v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321971v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322006v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322073v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tamiozzo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322085v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322064v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321298v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502364v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501513v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502279v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321735v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502291v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ory" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458618v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501722v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501844v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458621v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502304v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458622v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458626v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458625v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502097v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502333v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502310v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Friant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ogier-Bernaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363649v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Crocco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091730v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363645v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vallade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934582v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176412v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176402v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Olivi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saltarelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01648033v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834698v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100287750" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834703v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4216" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321947v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322043v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324459v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322047v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321432v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322056v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04720542v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501816v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dompnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-gianfaldoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0598-0813" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074787934" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389443v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Merlet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/157iu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713498v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hiez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.372.0124" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460591v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.359.0047" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361690v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Manoury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.046.0019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lerouvillois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.203.0241" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175903v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.059.0103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.031.0081" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079922v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1038779ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313408v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Morand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321943v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322030v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553805v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363528v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rostaing" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pmp.2178" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.258.0059" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558179v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Jardat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22495/cocv8i1c1p5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403529v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Alcaras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502069v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gloukoviezoff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363552v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Colletis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021859ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502040v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363593v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.028.0093" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363573v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022098ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363611v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guilhon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rei.1990.1306" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584213v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584229v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555831v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555832v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011097v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011090v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321957v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lerouvillois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lecat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321966v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321950v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321982v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321971v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322006v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322073v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tamiozzo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322085v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322064v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321298v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502364v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501513v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502279v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321735v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502291v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ory" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458618v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501722v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501844v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458621v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502304v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458622v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458626v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458625v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502097v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502333v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502310v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Friant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ogier-Bernaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091730v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363649v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Crocco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363645v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vallade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934582v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176412v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176402v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Olivi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saltarelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01648033v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834698v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100287750" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834703v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4216" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321947v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322043v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324459v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322047v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321432v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322056v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04720542v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501816v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dompnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>