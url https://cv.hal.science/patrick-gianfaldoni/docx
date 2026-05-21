--- v1 (2026-04-29)
+++ v2 (2026-05-21)
@@ -1265,654 +1265,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche socioéconomique de l’accompagnement dans l’insertion par l’activité économique</w:t>
+                <w:t xml:space="preserve">L’insertion par l’activité économique comme espace d’action publique : entre politique publique et gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vol. 27/1, pp.143-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pmp.2178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322030v1</w:t>
+                <w:t xml:space="preserve">hal-05363528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spécificité démocratique des coopératives bancaires françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des Sciences de Gestion, Direction et Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 258, pp.59-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsg.258.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553805v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’insertion par l’activité économique comme espace d’action publique : entre politique publique et gouvernance</w:t>
+                <w:t xml:space="preserve">Les attributs de l’innovation sociale dans l’insertion par l’activité économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et Management public</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of innovation economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363528v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spécificité démocratique des coopératives bancaires françaises</w:t>
+                <w:t xml:space="preserve">Une approche socioéconomique de l’accompagnement dans l’insertion par l’activité économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rsg.258.0059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01322038v1</w:t>
+                <w:t xml:space="preserve">hal-01322030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les attributs de l’innovation sociale dans l’insertion par l’activité économique</w:t>
+                <w:t xml:space="preserve">La spécificité démocratique des coopératives bancaires françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of innovation economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion, Direction et Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (258), pp.59-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322022v1</w:t>
+                <w:t xml:space="preserve">hal-04553805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Democratic corporate governance within fluctuating cooperative banks: A multidisciplinary diagnosis and proposition of orientations.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Jardat</w:t>
+                <w:t xml:space="preserve">Democratic corporate governance within fluctuating cooperative banks: a multidisciplinary diagnosis and proposition of orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corporate Ownership and Control </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 8 (1), pp. 210-221</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 8 (1), pp.210-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22495/cocv8i1c1p5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558179v1</w:t>
+                <w:t xml:space="preserve">hal-04553524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Democratic corporate governance within fluctuating cooperative banks: a multidisciplinary diagnosis and proposition of orientations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Jardat</w:t>
+                <w:t xml:space="preserve">Democratic corporate governance within fluctuating cooperative banks: A multidisciplinary diagnosis and proposition of orientations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corporate Ownership and Control </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 8 (1), pp.210-221. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 8 (1), pp. 210-221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22495/cocv8i1c1p5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04553524v1</w:t>
+                <w:t xml:space="preserve">hal-00558179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations entre les banques coopératives et les organisations de l'économie sociale et solidaire : proximités et partenariats</w:t>
               </w:r>
@@ -2983,877 +2983,877 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie sociale d'entreprise versus Économie sociale politique : Un cheminement théorique</w:t>
+                <w:t xml:space="preserve">Économie sociale d'entreprise versus Économie sociale politique : La firme sociale en perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXe Rencontres du Réseau Interuniversitaire de l’Économie Sociale et Solidaire : "ESS de la culture et culture de l’ESS"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Interuniversitaire de l’Économie Sociale et Solidaire, May 2019, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">9e Congrès International de l’AFEP 2019 / Penser l’économie de demain et le futur de l’économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03555831v1</w:t>
+                <w:t xml:space="preserve">hal-03262366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les perspectives de l'économie sociale et solidaire française : L'avènement de la catégorie de firme sociale</w:t>
+                <w:t xml:space="preserve">Économie sociale d'entreprise versus Économie sociale politique : Un cheminement théorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Rencontres du GESS (Gestion des Entreprises Sociales et Solidaires) L'ESS comme source d'inspiration : Quelles perspectives de diffusion des valeurs et des pratiques de l'ESS à l'ensemble de l'économie ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Valence, France</w:t>
+              <w:t xml:space="preserve">XIXe Rencontres du Réseau Interuniversitaire de l’Économie Sociale et Solidaire : "ESS de la culture et culture de l’ESS"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Interuniversitaire de l’Économie Sociale et Solidaire, May 2019, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03555832v1</w:t>
+                <w:t xml:space="preserve">hal-03555831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie sociale d'entreprise versus Économie sociale politique : La firme sociale en perspective</w:t>
+                <w:t xml:space="preserve">Les perspectives de l'économie sociale et solidaire française : L'avènement de la catégorie de firme sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Congrès International de l’AFEP 2019 / Penser l’économie de demain et le futur de l’économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">7e Rencontres du GESS (Gestion des Entreprises Sociales et Solidaires) L'ESS comme source d'inspiration : Quelles perspectives de diffusion des valeurs et des pratiques de l'ESS à l'ensemble de l'économie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262366v1</w:t>
+                <w:t xml:space="preserve">hal-03555832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contribution de la Fondation de France à l'empowerment territorial : Développement territorial endogène et processus d'innovation sociale</w:t>
+                <w:t xml:space="preserve">La contribution de la Fondation de France aux processus territorialisés et territorialisant d'innovation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Manoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du RIUESS « Modernité des idées et pratiques fondatrices de l’économie sociale et solidaire »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Congrès RRI-Forum Innovation VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011097v1</w:t>
+                <w:t xml:space="preserve">hal-02011090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contribution de la Fondation de France aux processus territorialisés et territorialisant d'innovation sociale</w:t>
+                <w:t xml:space="preserve">La contribution de la Fondation de France à l'empowerment territorial : Développement territorial endogène et processus d'innovation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Manoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès RRI-Forum Innovation VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Rencontres du RIUESS « Modernité des idées et pratiques fondatrices de l’économie sociale et solidaire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011090v1</w:t>
+                <w:t xml:space="preserve">hal-02011097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration et partenariat en économie sociale et solidaire : La figure émergente de pôle territorial de coopération économique</w:t>
+                <w:t xml:space="preserve">Insertion et employabilité : les paradoxes de la contractualisation incitatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Lerouvillois</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVe Rencontres du Réseau interuniversitaire de l’économie sociale et solidaire : « L’économie sociale et solidaire en coopérations »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque UPEC : « L’employabilité et ses usages sociaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01321957v1</w:t>
+                <w:t xml:space="preserve">hal-01321966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La configuration en pôle territorial de coopération économique. Quatre études de cas pour initier une démarche comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lerouvillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lecat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Conférence annuelle TEPP – « Territoires, Espaces et Politiques Publiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion et employabilité : les paradoxes de la contractualisation incitatives</w:t>
+                <w:t xml:space="preserve">L’insertion professionnelle : moteur à l’économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque UPEC : « L’employabilité et ses usages sociaux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Créteil, France</w:t>
+              <w:t xml:space="preserve">Colloque organisé par la Fondation CASIP COJASOR : Economie Sociale et Solidaire : Mutations et nouveaux défis humains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01321966v1</w:t>
+                <w:t xml:space="preserve">hal-01321950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’insertion professionnelle : moteur à l’économie</w:t>
+                <w:t xml:space="preserve">De l’association au groupe d’entreprises sociales : l’émergence d’une économie de la RSE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque organisé par la Fondation CASIP COJASOR : Economie Sociale et Solidaire : Mutations et nouveaux défis humains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">De l’association au groupe d’entreprises sociales : l’émergence d’une économie de la RSE ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01321950v1</w:t>
+                <w:t xml:space="preserve">hal-01321982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’association au groupe d’entreprises sociales : l’émergence d’une économie de la RSE ?</w:t>
+                <w:t xml:space="preserve">La figure émergente de pôle territorial de coopération économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lerouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l’association au groupe d’entreprises sociales : l’émergence d’une économie de la RSE ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3ème congrès de l’ARIMHE : Territoire(s), entrepreneuriat et management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01321982v1</w:t>
+                <w:t xml:space="preserve">hal-01321971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La figure émergente de pôle territorial de coopération économique</w:t>
+                <w:t xml:space="preserve">Concentration et partenariat en économie sociale et solidaire : La figure émergente de pôle territorial de coopération économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lerouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème congrès de l’ARIMHE : Territoire(s), entrepreneuriat et management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Avignon, France</w:t>
+              <w:t xml:space="preserve">XIVe Rencontres du Réseau interuniversitaire de l’économie sociale et solidaire : « L’économie sociale et solidaire en coopérations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01321971v1</w:t>
+                <w:t xml:space="preserve">hal-01321957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation, procurement and incentives of Work Integration Social Enterprises : Old Ideas for New Firms ?</w:t>
               </w:r>
@@ -3934,51 +3934,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impératif de croissance des entreprises sociales d’insertion par le travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lerouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe Rencontres du RIUESS – Réseau inter-universitaire de l’économie sociale et solidaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4111,51 +4111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Alcaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIe congrès de l’AFSP (Association Française de Science Politique), Session thématique n°39 Pratiques et dispositifs de participation dans le monde du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4275,51 +4275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Alcaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4357,51 +4357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insertion par l'activité économique comme espace d'action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale sur la gouvernance des associations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, France. p. 143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4584,217 +4584,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations entre les banques coopératives et les organisations de l'économie sociale et solidaire : proximités et partenariats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Robert Alcaras</w:t>
+                <w:t xml:space="preserve">Quelle gouvernance partenariale dans les banques coopératives françaises ? Marché, réseau et proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIemes Rencontres internationales du Réseau Inter-Universitaire de l'Economie Sociale et Solidaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Barcelone, Espagne</w:t>
+              <w:t xml:space="preserve">Première conférence mondiale de recherche en économie sociale du CIRIEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Victoria, Canada. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00321735v1</w:t>
+                <w:t xml:space="preserve">hal-00502291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle gouvernance partenariale dans les banques coopératives françaises ? Marché, réseau et proximité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les relations entre les banques coopératives et les organisations de l'économie sociale et solidaire : proximités et partenariats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Alcaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première conférence mondiale de recherche en économie sociale du CIRIEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Victoria, Canada. 32 p</w:t>
+              <w:t xml:space="preserve">VIIIemes Rencontres internationales du Réseau Inter-Universitaire de l'Economie Sociale et Solidaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502291v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00321735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance partenariale des banques coopératives françaises : proximité et conventions</w:t>
               </w:r>
@@ -5337,51 +5337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Ory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère conférence mondiale en Economie sociale, CIRIEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5778,806 +5778,806 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partie I. Réencastrer les modèles socioéconomiques associatifs</w:t>
+                <w:t xml:space="preserve">Économie solidaire politique versus économie sociale d'entreprise : deux conceptions antagonistes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Collectif RIUESS-MSE. </w:t>
+              <w:t xml:space="preserve">in Melaine Cervera, Vincent Lhuillier (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revisiter les modèles socioéconomiques associatifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Bord De l'Eau, pp.13-56, 2025</w:t>
+              <w:t xml:space="preserve">Le défi politique de l'économie sociale et solidaire - Controverses théoriques et radicalités pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions érès, pp.27-48, 2026, 978-2-7492-8611-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05091730v1</w:t>
+                <w:t xml:space="preserve">hal-05621022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partie IV : Cerner les modèles socioéconomiques dans le champ de l’insertion Chapitre 1 : De l’entrepreneuriat social à un modèle d’affaires. Trajectoire d’une association d’insertion par le travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partie I. Réencastrer les modèles socioéconomiques associatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif RIUESS-MSE. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revisiter les modèles socioéconomiques associatifs. Historicité Réciprocité Territorialité Activité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9782385191245</w:t>
+              <w:t xml:space="preserve">Revisiter les modèles socioéconomiques associatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord De l'Eau, pp.13-56, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363649v1</w:t>
+                <w:t xml:space="preserve">hal-05091730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partie II : Considérer le modèle socioéconomique des centres sociaux associatifs</w:t>
+                <w:t xml:space="preserve">Partie IV : Cerner les modèles socioéconomiques dans le champ de l’insertion Chapitre 1 : De l’entrepreneuriat social à un modèle d’affaires. Trajectoire d’une association d’insertion par le travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Ferraton</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariagrazia Crocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revisiter les modèles socioéconomiques associatifs. Historicité Réciprocité Territorialité Activité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9782385191245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363645v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer la coordination territoriale d’organisations instituées de l’ESS dans le développement durable par l’analyse des représentations des acteurs dirigeants</w:t>
+                <w:t xml:space="preserve">Partie II : Considérer le modèle socioéconomique des centres sociaux associatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tania Jimenez</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vallade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Ferraton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'ESS en transition(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le bord de l'eau, 2024, Territoires de l'ESS, 9782356870385</w:t>
+              <w:t xml:space="preserve">Revisiter les modèles socioéconomiques associatifs. Historicité Réciprocité Territorialité Activité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9782385191245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934582v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre pour agir et agir pour comprendre dans le champ des politiques sociales. Construction d’un dispositif pédagogique de professionnalisation en master</w:t>
+                <w:t xml:space="preserve">Explorer la coordination territoriale d’organisations instituées de l’ESS dans le développement durable par l’analyse des représentations des acteurs dirigeants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Manoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Jimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment former à l'économie sociale et solidaire ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">L'ESS en transition(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le bord de l'eau, 2024, Territoires de l'ESS, 9782356870385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176412v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le capital immatériel territorial dans l’habitat groupé participatif : construction identitaire et modes de gouvernance</w:t>
+                <w:t xml:space="preserve">Comprendre pour agir et agir pour comprendre dans le champ des politiques sociales. Construction d’un dispositif pédagogique de professionnalisation en master</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Saltarelli</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Alcaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Manoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LES COMMUNS, UN NOUVEAU REGARD SUR L’ÉCONOMIE SOCIALE ET SOLIDAIRE ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 978-2-36781-314-1</w:t>
+              <w:t xml:space="preserve">Comment former à l'économie sociale et solidaire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176402v1</w:t>
+                <w:t xml:space="preserve">hal-03176412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion et employabilité : les paradoxes de la contractualisation incitative</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le capital immatériel territorial dans l’habitat groupé participatif : construction identitaire et modes de gouvernance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Olivi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Saltarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le piège de l'employabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.139-152, 2017, Collection "des sociétés", 978-2-7535-5474-0</w:t>
+              <w:t xml:space="preserve">LES COMMUNS, UN NOUVEAU REGARD SUR L’ÉCONOMIE SOCIALE ET SOLIDAIRE ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-36781-314-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648033v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pôle territorial de coopération économique : Une forme originale de polarisation en économie sociale et solidaire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insertion et employabilité : les paradoxes de la contractualisation incitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formes et fondements de la créativité dans l'Economie Sociale et Solidaire</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.185-197, 2016, 9782374960159</w:t>
+              <w:t xml:space="preserve">Le piège de l'employabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.139-152, 2017, Collection "des sociétés", 978-2-7535-5474-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834698v1</w:t>
+                <w:t xml:space="preserve">hal-01648033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE PÔLE TERRITORIAL DE COOPÉRATION ÉCONOMIQUE : UNE NOUVELLE CONCEPTION DU DÉVELOPPEMENT LOCAL ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6587,790 +6587,876 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lerouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Gardin et Florence Jany-Catrice </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’économie sociale et solidaire en coopérations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.57-68, 2016, 978-2-7535-5094-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une conception institutionnaliste de l’innovation sociale en économie sociale et solidaire : une analyse appliquée à l’insertion par l’activité économique</w:t>
+                <w:t xml:space="preserve">Le pôle territorial de coopération économique : Une forme originale de polarisation en économie sociale et solidaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monique Combes-Joret, Laëtitia Lethielleux </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> L’économie sociale et solidaire face aux défis de l’innovation sociale et du changement de société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Formes et fondements de la créativité dans l'Economie Sociale et Solidaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions et Presses universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.185-197, 2016, 9782374960159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321947v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche d’une alternative. Confronter économie solidaire et économie populaire</w:t>
+                <w:t xml:space="preserve">Une conception institutionnaliste de l’innovation sociale en économie sociale et solidaire : une analyse appliquée à l’insertion par l’activité économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Vers une théorie de l’économie sociale et solidaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve"> L’économie sociale et solidaire face aux défis de l’innovation sociale et du changement de société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01321996v1</w:t>
+                <w:t xml:space="preserve">hal-01321947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les impensés de la « performance sociale » dans l’insertion par l’activité économique</w:t>
+                <w:t xml:space="preserve">A la recherche d’une alternative. Confronter économie solidaire et économie populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Tamiozzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, organisations et politiques publiques : quelle « soutenabilité » à l’heure de la mondialisation ? </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve"> Vers une théorie de l’économie sociale et solidaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322043v1</w:t>
+                <w:t xml:space="preserve">hal-01321996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contractualisation de l'accompagnement dans l'insertion par l'activité économique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les impensés de la « performance sociale » dans l’insertion par l’activité économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tamiozzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Crise, inégalités et pauvretés, 31ème journées de l'Association d'économie sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">Travail, organisations et politiques publiques : quelle « soutenabilité » à l’heure de la mondialisation ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01324459v1</w:t>
+                <w:t xml:space="preserve">hal-01322043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contractualisation de l’accompagnement dans l’insertion par l’activité économique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Quelle inscription des banques coopératives dans les territoires ? Une illustration à travers leurs relations avec les associations »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Alcaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crise, inégalités et pauvretés</w:t>
+              <w:t xml:space="preserve"> L’économie sociale et solidaire – Nouvelles pratiques et dynamiques territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322047v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Quelle inscription des banques coopératives dans les territoires ? Une illustration à travers leurs relations avec les associations »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle inscription des banques coopératives dans les territoires. Une illustration à travers leurs relations avec les associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Alcaras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> L’économie sociale et solidaire – Nouvelles pratiques et dynamiques territoriales</w:t>
+              <w:t xml:space="preserve"> L’économie sociale et solidaire : nouvelles pratiques et dynamiques territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321432v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle inscription des banques coopératives dans les territoires. Une illustration à travers leurs relations avec les associations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La contractualisation de l'accompagnement dans l'insertion par l'activité économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Robert Alcaras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> L’économie sociale et solidaire : nouvelles pratiques et dynamiques territoriales</w:t>
+              <w:t xml:space="preserve"> Crise, inégalités et pauvretés, 31ème journées de l'Association d'économie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contractualisation de l’accompagnement dans l’insertion par l’activité économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322056v1</w:t>
+                <w:t xml:space="preserve">Franck Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crise, inégalités et pauvretés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le MSE d'organisations instituées dans le champ balisé de l'action socioéducative et socioculturelle, p. 11-75 in Gianfaldoni P., Gardin L., Jany-Catrice F., Modèles socio-économiques versus Social Business Models, Rapport pour l'IFMA, 227p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vallade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Ferraton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Français du Monde Associatif. 2023, pp.11-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance partenariale des Banques coopératives françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7379,112 +7465,112 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Alcaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST); Laboratoire Biens Normes Contrats (LBNC). 2008, pp.224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00501816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId144"/>
+      <w:footerReference w:type="default" r:id="rId145"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7552,51 +7638,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6716C1C6"/>
+    <w:nsid w:val="BFDD264C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7783,51 +7869,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-gianfaldoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0598-0813" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074787934" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389443v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Merlet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/157iu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713498v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hiez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.372.0124" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460591v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.359.0047" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361690v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Manoury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.046.0019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lerouvillois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.203.0241" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175903v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.059.0103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.031.0081" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079922v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1038779ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313408v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Morand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321943v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322030v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553805v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363528v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rostaing" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pmp.2178" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.258.0059" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558179v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Jardat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22495/cocv8i1c1p5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403529v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Alcaras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502069v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gloukoviezoff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363552v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Colletis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021859ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502040v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363593v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.028.0093" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363573v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022098ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363611v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guilhon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rei.1990.1306" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584213v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584229v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555831v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555832v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011097v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011090v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321957v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lerouvillois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lecat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321966v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321950v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321982v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321971v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322006v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322073v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tamiozzo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322085v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322064v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321298v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502364v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501513v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502279v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321735v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502291v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ory" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458618v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501722v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501844v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458621v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502304v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458622v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458626v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458625v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502097v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502333v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502310v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Friant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ogier-Bernaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091730v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363649v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Crocco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363645v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vallade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934582v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176412v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176402v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Olivi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saltarelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01648033v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834698v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100287750" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834703v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4216" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321947v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322043v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324459v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322047v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321432v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322056v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04720542v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501816v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dompnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-gianfaldoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0598-0813" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074787934" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389443v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Merlet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/157iu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713498v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hiez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.372.0124" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460591v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.359.0047" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361690v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Manoury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.046.0019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lerouvillois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.203.0241" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175903v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.059.0103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.031.0081" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079922v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1038779ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313408v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Morand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321943v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rostaing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pmp.2178" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322038v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.258.0059" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322022v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322030v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553805v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Jardat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22495/cocv8i1c1p5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403529v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Alcaras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502069v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gloukoviezoff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363552v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Colletis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021859ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502040v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363593v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.028.0093" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363573v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022098ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363611v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guilhon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rei.1990.1306" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584213v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584229v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262366v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011090v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011097v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lerouvillois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lecat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321950v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321982v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321957v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322006v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322073v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tamiozzo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322085v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322064v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321298v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502364v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501513v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502279v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502291v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ory" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321735v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458618v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501722v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501844v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458621v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502304v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458622v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458626v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458625v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502097v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502333v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00502310v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Friant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ogier-Bernaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621022v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091730v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363649v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Crocco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363645v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vallade" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934582v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176412v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176402v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Olivi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saltarelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01648033v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834703v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4216" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834698v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100287750" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321947v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321996v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322043v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321432v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322056v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324459v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322047v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04720542v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00501816v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dompnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>