--- v0 (2026-05-03)
+++ v1 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick GILBERT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur émérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après une carrière professionnelle engagée dans l’industrie et poursuivie dans un organisme d’étude et de conseil, j'ai intégré l’université avec un doctorat et deux HdR, l’une en gestion, l’autre en psychologie. Je suis directeur de la collection Innovation, Entrepreneuriat et Gestion chez ISTE. Mes travaux récents portent sur les dispositifs de gestion et l’épistémologie des sciences de gestion. J'ai écrit ou co-dirigé une trentaine d’ouvrages, en français et en anglais, dont trois ont obtenu le Prix EFMD – FNEGE du meilleur ouvrage de management.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÔLE DES ARTEFACTS SYMBOLIQUES DANS L’INNOVATION À L’HÔPITAL : LES ENSEIGNEMENTS DE TROIS CAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/comma.231.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05532376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser la GRH ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Brabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (325), pp.159-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberation management, regulative and normative constraints: an empirical study of the sources of resistance to change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuewu Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, XXI (84), pp.25-46. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/rips1.084.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does freedom mean in liberated companies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg Ashworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 53 (2), pp.34-45. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.053.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appropriation différenciée du contrôle par les résultats à Pôle emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gurtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Soulerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (1), pp.39-79. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cca.291.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation anthropotechnique pratique : contribution à une approche communicationnelle de la transformation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Coron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1), pp.49-62. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comma.201.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04010932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « dispositif de gestion » : un cadre méthodologique pour l’analyse psychosociale du « Patient-centered care » dans un hôpital parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (4), pp.281-292. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2022.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03885653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation patient à l’hôpital public : un dispositif marketing comme compromis entre mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1), pp.076737012211126. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07673701221112692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03737724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">War and peace in hospitals: Humans, objects and paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141, pp.253-263. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2021.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur la transformation organisationnelle : sujet sensible et exigence de réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 45, Vol. 10 (4), pp.90-105. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.045.0090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The symbiotic relationship between digital transformation and renewed employee empowerment in the industrial sector: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 122 (4), pp.29-43. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.122.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement technologique en organisation : revue de la littérature francophone et proposition d’un cadre intégrateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter la performance : sens et non-sens du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gurtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Soulerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, @GRH, 38 (1), pp.13-37. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.211.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi conserver un outil de gestion inapproprié ? Des fonctions implicites de l’évaluation individuelle de la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Yalenios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 41, vol. 9 (4), pp.77-92. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.041.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles formes de contrôle dans l’entreprise libérée ? Deux études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (9), pp.3-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les outils de la RSE font aux systèmes humains. Une perspective allagmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Greffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.131-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point de vue : fragments pour servir une histoire de la technologie de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 34 (5), pp.63-82. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/g2000.345.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier un courant managérial émergent : quelle démarche de recherche?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (1), pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02013075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’entreprise libérée » : analyse de la diffusion d’un modèle managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXIII (56), pp.205. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.056.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise libérée, innovation radicale ou simple avatar du management participatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127, pp.38-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01656162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing scientific and technical experts in R&D: beyond tensions, conflicting logics and orders of worth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Bobadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (2), pp.223-235. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/radm.12189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies discursives de légitimation des nouvelles segmentations des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52, pp.129-144. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.5725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02000680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronoflex, la confiance au centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des cas en gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétence et performance : un couple qui n’est pas de tout repos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bouteiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion - HEC Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (4), pp.34. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riges.424.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prégnance de la double échelle de carrière experts/managers : une analyse à travers l’agence des outils de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (18), pp.11-37. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.161.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion de l’instrumentation de la gestion des compétences en Amérique du Nord depuis David C. McClelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (2), pp.224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02013074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The management device in the blind spot to resistance to change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98 (4), pp.18-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02159474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer des compétences : une instrumentation en contexte, modélisation fondée sur l’étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delobbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le boulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (1), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1024206ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du client et management : un processus de structuration sous contrôle(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (4), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco.118.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une contribution de la théorie de l'activité au changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Triomphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (2), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.132.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01896810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les mobilités en contexte de mutations : l'employabilité à l'épreuve des identités professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88 (2), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.088.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de gestion : producteurs ou régulateurs de la violence psychique au travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75 (1), pp.NC. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.751.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations sociales et rationalisation budgétaire : quelles interactions entre deux logiques institutionnelles antagonistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chemin-Bouzir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (4), pp.607 - 627. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pmp.29.607-627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01884689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation de la fonction RH : mythe et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pigeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (194), pp.105-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations du travail de recherche et GRH des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61, pp.46-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La GRH des chercheurs : de nouvelles pratiques pour quelle pertinence ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de recherche du GREGOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions croisées sur la gestion des compétences en France et en Amérique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (1), pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02013078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de travail et créativité en R&amp;D : Une approche par la psychologie des valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Bobadilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier l’expertise scientifique et technique : proposition méthodologique et enjeux organisationnels .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligences des organisations face au défi des in certitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGeCSO, Jun 2025, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05113361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « travail du demandeur d'emploi » à l'ère numérique : vers une co-production de l'employabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, emploi et organisations à l'ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05002363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Design Thinking, un levier d’innovation organisationnelle et de pouvoir d’agir dans les territoires hospitaliers français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires d’innovation en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11° Colloque Santé, May 2025, Marseiile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05113357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la GRH : une mise à l'épreuve du modèle standard de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Boulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypermobilité : mise à l'épreuve d'une doxa managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être et productivité des salariés qualifiés en télétravail. Proposition de typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appropriation de l’« approche orientée patient » dans un hôpital parisien : de la « technologie de gestion » au « dispositif de gestion »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e congrès de l'Association Francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur la transformation organisationnelle : chausse-trappes et contre-mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Conférence de l’AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fabriques de l’employabilité : une lecture conventionnaliste des dispositifs de gestion du maintien en emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Dotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient centricity, a “war of the worlds”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9è Colloque Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03284801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">War and Peace in Hospitals : Humans, Objects and Paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Academy of Innovation, Entrepreneurship, and Knowledge Conference (ACIEK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris Sorbonne virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03284799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement technologique en organisation dans la littérature francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe congrès de l’AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement technologique en organisation : vers une grille d’analyse intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03281306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une meilleure compréhension des processus de construction des expertises scientifiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32e congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre le patient au centre des soins: une innovation paradoxale à l'hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zinaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès ARAMOS (association de recherche appliquée au management des organisations de santé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophical roots of freedom and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference R&amp;D management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique et social dans la transformation numérique : perspectives théoriques et étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02173442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter la performance : sens et non-sens au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gurtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Soulerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrono Flex et Poult : un modèle de management à libération contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02148638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions implicites de l'évaluation individuelle de la performance, contextualiser les solutions ou les problèmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Yalenios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02148562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise « libérée » : Les ingrédients psycho-sociaux d’un changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02161515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freedom in french organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euram</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronoflex et Poult : un modèle de management à liberation contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raccourcir la ligne hiérarchique, et après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Décision et Sociocratie, IAE Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les outils de la RSE font aux systèmes humains. Une perspective allagmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Greffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85e Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02276561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion de la gestion des compétences en France et au Québec. Entre universalisme instrumental et contextualisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bouteiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85e Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02276556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génération Y : une représentation managériale discriminatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Congrès de l’AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How philosophical roots of freedom create novel ways of managing in French organisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Organization Studies Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La double échelle de carrière experts/managers : solution d’avenir ou vieille lune ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quoi tient la pérennité des outils de gestion? Le cas du modèle d'évaluation de la formation de Donald Kirkpatrik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cossette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84e Congrès de l’Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l’impact d’une recherche en Sciences de gestion : étude du cas des entreprises libérées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle de l’entreprise libérée, remake du management participatif ou innovation radicale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La segmentation des salariés, entre naturalisation et euphémisation managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès de l'AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jun 2015, Versaille- Saint-Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle du Business Partner à l’épreuve. Les enseignements d’une enquête auprès de dirigeants d’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Nov 2015, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle de GRH internationale « à la française » : Une mise à l’épreuve en Chine et de la Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Krylov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ème congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Association Francophone de Gestion des Ressources Humaines, Nov 2014, Chester, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement organisationnel et théorie de l’activité, Cadre conceptuel et étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Triomphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02160381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de compétences. Un renouvellement théorique à l’épreuve de la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bouteiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès International de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02160276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la profession à l’espace professionnel. L’évolution de la professionnalisation de la GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pigeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème Conférence de l’Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice, May 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle d'analyse des instruments de gestion des ressources humaines. Le cas de la double échelle scientifique et managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° Congrès annuel de l'Association francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations du travail de recherche et GRH des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII° Congrès de l'AGRH, Reims Management School et IAE de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions implicites du design thinking dans l'innovation en soins hospitaliers : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction aux sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facettes cachées de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Boulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Changements technologiques et ressources humaines, Patrick GILBERT, 9781836120636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en psychologie et le management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS, 2024, Grand auteurs, 9782376879954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Enquête de Terrain en Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions en vie de travail et en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien être et santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L’Harmattan, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incidences psycho-sociales et socio-organisationnelles de la crise sanitaire Covid sur le travail et la santé des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Vonthron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 2021, 978-2-343-23640-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du travail et des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gangloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et outils de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire le management autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions EMS, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE. 2020, 9781786304377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02906583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, 2019, 9781784056483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02357484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Tools : A Social Sciences Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologia de Las Herramientas de Gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UAH-Ediciones, 2019, 978-956-357-188-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04992933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, Research and Development Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Bobadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Lelebina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE; Wiley, 2018, 9 781786 303004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04993021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de la recherche et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Bobadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Lelebina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation de la performance individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Ientile-Yalenios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des compétences : enjeux, modèles et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pigeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Aubret. Dunod (3ème édition entièrement renouvelée), 256 p., 2010, Management Sup, 978-2100538201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pigeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2010, 978 2 10 053820 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04993005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conseil en management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lancestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2008, Management- Ressources Humaines, 978-2-10-050723-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04992929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion prévisionnelle des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 2006, Repères, 978 2 7071 6959 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations et comportements : nouvelles approches, nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pigeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2005, 978-2100076352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Aubret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mardaga, 2003, Pratiques psychologiques, 2-87009-834-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04992923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Aubret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pigeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, 2 10 005408 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04993007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des compétences et situations de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Économica, 1999, 978-2717838442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04993031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instrumentation de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Économica, 1998, Gestion, Yves Simon, 2 7178 3603 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04993017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines dans l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Dauberville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pigeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, 1996, Gestion Poche, 2-7178-3081-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04992927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des apparences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 1993, Dynamiques d'entreprises, 2 7384 0469 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04993004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'emploi et évaluation des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Thionville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESF Éditeur, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04993013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’outil de gestion, une mise en récit objectivée du travail de gestion. Proposition méthodologique et étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature, management et travail (tome 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, A paraître, Conception et dynamique des organisations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’outil de gestion, une mise en récit objectivée du travail de gestion. Proposition méthodologique et étude de cas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature, management et travail (tome 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2025, 978-2-336-53587-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Vygotski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise CHEVALIER; Clotilde CORON; Hugo GAILLARD; Ewan OIRY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en gestion des ressources humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.453-466, 2024, 9782376879763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton Mayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise CHEVALIER; Clotilde CORON; Hugo GAILLARD; Ewan OIRY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en gestion des ressources humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.69-82, 2024, 9782376879763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre du Patient-Centered Care à l’hôpital public: une guerre des mondes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zinaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expérience dans l’innovation en santé: modes éphémères ou nouveau paradigme?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2023, Santé et Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrières et compétences. Pratiques et éléments de théorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Lagabrielle et S. Croity Belz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie et carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.103-121, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instrumentation de GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands courants en gestion des ressources humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société, 2021, 978-2-37687-463-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise libérée : les ingrédients psychosociaux d’un changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Battistelli A., Lagabrielle C., Steiner D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management, innovation, bien-être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.21-38, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement technologique en organisation dans la littérature francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert P.; Vonthron A.-M.; Bobillier-Chaumon M.-É.; Gangloff B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement du travail et des organisations : Changement technologique, leadership, et régulation émotionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04012350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduite du changement technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transformations digitales à l'épreuve de l'activité et des salariés : Comprendre et accompagner les mutations technologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE editions, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03226302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAVI France-Picardy. A managerial innovation built on humanist values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistic Management in Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2021, Humanism in Business Series, 978-3-030-51544-7. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51545-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'individu en GRH : apport de la psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les grands courants en gestion des ressources humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les grands courants en gestion des ressources humaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raccourcir la ligne hiérarchique, et après ? Étude du cas d’une « entreprise libérée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hussenot, A., Lanciano, É., Lorino, P., &amp; Sambugaro, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de travail et dynamiques organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Lava, pp.107-128, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competency management tools : a paradoxical longevity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing Competences. Research, Practice, and Contemporary Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Taylor &amp; Francis, 2020, Managing competences, 9781003043355. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003043355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie et contrôle dans l’entreprise libérée : des effets paradoxaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Karsenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Karsenty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libérer l'entreprise, ça marche ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La segmentation des travailleurs : sa pratique, ses enjeux et ses risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flocco G., Mougeot F., Ruffier C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dominations, résistances, solidarités au travail et dans l’emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the Materialization of a Managerial Model Contributes to its Take Up: The Case of ‘Liberating Management’ in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Mitev, Anna Morgan-Thomas, Philippe Lorino, Francois-Xavier de Vaujany, Yesh Nama. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiality and Managerial Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.281-305, 2018, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66101-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génération Y : une représentation managériale discriminatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Van Daele A., Hellemans C., Casini A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien être et diversité des situations de travail. Tome 3 : Pratiques organisationnelles et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.235-245, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La segmentation des travailleurs : sa pratique, ses enjeux et ses risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dominations, résistances, solidarités au travail et dans l’emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Flocco, F. Mougeot, &amp; C. Ruffier, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02344753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Valléry, Marc-Eric Bobillier-Chaumon, Eric Brangier, Michel Dubois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations : 110 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02081264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines entre tensions et contradictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Saussier, Aude Le Lannier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Management des entreprises : L’essentiel de la gestion par les meilleurs professeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, pp.139-156, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02051455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements managériaux à Pôle Emploi : Pilotage par les résultats, déconcentration et « marges de manœuvre » des acteurs de terrain, partie quantitative, 95 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Grasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gurtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Gréselle-Zaïbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pôle Emploi, CEREFIGE, IAE Paris. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements managériaux à Pôle Emploi : Pilotage par les résultats, déconcentration et « marges de manœuvre » des acteurs de terrain, partie qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Grasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gurtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Gréselle-Zaïbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pôle Emploi, CEREFIGE, IAE Paris. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation de la fonction RH : intentions et réalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Monneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Baietto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entreprise &amp; Personnel. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick GILBERT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur émérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après une carrière professionnelle engagée dans l’industrie et poursuivie dans un organisme d’étude et de conseil, j'ai intégré l’université avec un doctorat et deux HdR, l’une en gestion, l’autre en psychologie. Je suis directeur de la collection Innovation, Entrepreneuriat et Gestion chez ISTE. Mes travaux récents portent sur les dispositifs de gestion et l’épistémologie des sciences de gestion. J'ai écrit ou co-dirigé une trentaine d’ouvrages, en français et en anglais, dont trois ont obtenu le Prix EFMD – FNEGE du meilleur ouvrage de management.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÔLE DES ARTEFACTS SYMBOLIQUES DANS L’INNOVATION À L’HÔPITAL : LES ENSEIGNEMENTS DE TROIS CAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/comma.231.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05532376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser la GRH ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Brabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (325), pp.159-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberation management, regulative and normative constraints: an empirical study of the sources of resistance to change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuewu Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, XXI (84), pp.25-46. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/rips1.084.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does freedom mean in liberated companies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg Ashworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 53 (2), pp.34-45. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.053.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appropriation différenciée du contrôle par les résultats à Pôle emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gurtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Soulerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (1), pp.39-79. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cca.291.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation anthropotechnique pratique : contribution à une approche communicationnelle de la transformation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Coron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1), pp.49-62. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comma.201.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04010932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">War and peace in hospitals: Humans, objects and paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141, pp.253-263. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2021.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « dispositif de gestion » : un cadre méthodologique pour l’analyse psychosociale du « Patient-centered care » dans un hôpital parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (4), pp.281-292. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2022.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03885653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation patient à l’hôpital public : un dispositif marketing comme compromis entre mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1), pp.076737012211126. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07673701221112692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03737724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur la transformation organisationnelle : sujet sensible et exigence de réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 45, Vol. 10 (4), pp.90-105. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.045.0090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The symbiotic relationship between digital transformation and renewed employee empowerment in the industrial sector: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 122 (4), pp.29-43. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.122.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement technologique en organisation : revue de la littérature francophone et proposition d’un cadre intégrateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03406798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter la performance : sens et non-sens du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gurtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Soulerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, @GRH, 38 (1), pp.13-37. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.211.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles formes de contrôle dans l’entreprise libérée ? Deux études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (9), pp.3-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi conserver un outil de gestion inapproprié ? Des fonctions implicites de l’évaluation individuelle de la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Yalenios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 41, vol. 9 (4), pp.77-92. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.041.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les outils de la RSE font aux systèmes humains. Une perspective allagmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Greffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.131-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point de vue : fragments pour servir une histoire de la technologie de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 34 (5), pp.63-82. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/g2000.345.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier un courant managérial émergent : quelle démarche de recherche?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (1), pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02013075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing scientific and technical experts in R&D: beyond tensions, conflicting logics and orders of worth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Bobadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (2), pp.223-235. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/radm.12189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies discursives de légitimation des nouvelles segmentations des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52, pp.129-144. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.5725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02000680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronoflex, la confiance au centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des cas en gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétence et performance : un couple qui n’est pas de tout repos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bouteiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion - HEC Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (4), pp.34. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riges.424.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’entreprise libérée » : analyse de la diffusion d’un modèle managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXIII (56), pp.205. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.056.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise libérée, innovation radicale ou simple avatar du management participatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127, pp.38-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01656162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prégnance de la double échelle de carrière experts/managers : une analyse à travers l’agence des outils de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (18), pp.11-37. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.161.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion de l’instrumentation de la gestion des compétences en Amérique du Nord depuis David C. McClelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (2), pp.224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02013074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The management device in the blind spot to resistance to change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98 (4), pp.18-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02159474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du client et management : un processus de structuration sous contrôle(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (4), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco.118.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer des compétences : une instrumentation en contexte, modélisation fondée sur l’étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delobbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le boulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (1), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1024206ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les mobilités en contexte de mutations : l'employabilité à l'épreuve des identités professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88 (2), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.088.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une contribution de la théorie de l'activité au changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Triomphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (2), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.132.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01896810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de gestion : producteurs ou régulateurs de la violence psychique au travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75 (1), pp.NC. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.751.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations sociales et rationalisation budgétaire : quelles interactions entre deux logiques institutionnelles antagonistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chemin-Bouzir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (4), pp.607 - 627. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pmp.29.607-627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01884689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation de la fonction RH : mythe et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pigeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (194), pp.105-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations du travail de recherche et GRH des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61, pp.46-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La GRH des chercheurs : de nouvelles pratiques pour quelle pertinence ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de recherche du GREGOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions croisées sur la gestion des compétences en France et en Amérique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (1), pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02013078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier l’expertise scientifique et technique : proposition méthodologique et enjeux organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agecso 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de travail et créativité en R&amp;D : Une approche par la psychologie des valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Bobadilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier l’expertise scientifique et technique : proposition méthodologique et enjeux organisationnels .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligences des organisations face au défi des in certitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGeCSO, Jun 2025, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05113361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « travail du demandeur d'emploi » à l'ère numérique : vers une co-production de l'employabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, emploi et organisations à l'ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05002363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Design Thinking, un levier d’innovation organisationnelle et de pouvoir d’agir dans les territoires hospitaliers français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires d’innovation en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11° Colloque Santé, May 2025, Marseiile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05113357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la GRH : une mise à l'épreuve du modèle standard de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Boulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypermobilité : mise à l'épreuve d'une doxa managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appropriation de l’« approche orientée patient » dans un hôpital parisien : de la « technologie de gestion » au « dispositif de gestion »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e congrès de l'Association Francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être et productivité des salariés qualifiés en télétravail. Proposition de typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">War and Peace in Hospitals : Humans, Objects and Paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Academy of Innovation, Entrepreneurship, and Knowledge Conference (ACIEK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris Sorbonne virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03284799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient centricity, a “war of the worlds”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9è Colloque Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03284801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur la transformation organisationnelle : chausse-trappes et contre-mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Conférence de l’AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fabriques de l’employabilité : une lecture conventionnaliste des dispositifs de gestion du maintien en emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Dotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement technologique en organisation dans la littérature francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe congrès de l’AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement technologique en organisation : vers une grille d’analyse intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03281306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une meilleure compréhension des processus de construction des expertises scientifiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32e congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre le patient au centre des soins: une innovation paradoxale à l'hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zinaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès ARAMOS (association de recherche appliquée au management des organisations de santé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter la performance : sens et non-sens au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gurtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Soulerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophical roots of freedom and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference R&amp;D management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique et social dans la transformation numérique : perspectives théoriques et étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02173442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raccourcir la ligne hiérarchique, et après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Décision et Sociocratie, IAE Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise « libérée » : Les ingrédients psycho-sociaux d’un changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02161515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions implicites de l'évaluation individuelle de la performance, contextualiser les solutions ou les problèmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Yalenios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02148562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrono Flex et Poult : un modèle de management à libération contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02148638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freedom in french organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euram</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronoflex et Poult : un modèle de management à liberation contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion de la gestion des compétences en France et au Québec. Entre universalisme instrumental et contextualisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bouteiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85e Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02276556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les outils de la RSE font aux systèmes humains. Une perspective allagmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Greffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85e Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02276561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle de l’entreprise libérée, remake du management participatif ou innovation radicale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génération Y : une représentation managériale discriminatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Congrès de l’AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How philosophical roots of freedom create novel ways of managing in French organisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Organization Studies Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La double échelle de carrière experts/managers : solution d’avenir ou vieille lune ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quoi tient la pérennité des outils de gestion? Le cas du modèle d'évaluation de la formation de Donald Kirkpatrik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cossette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84e Congrès de l’Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l’impact d’une recherche en Sciences de gestion : étude du cas des entreprises libérées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La segmentation des salariés, entre naturalisation et euphémisation managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès de l'AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jun 2015, Versaille- Saint-Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle du Business Partner à l’épreuve. Les enseignements d’une enquête auprès de dirigeants d’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Nov 2015, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle de GRH internationale « à la française » : Une mise à l’épreuve en Chine et de la Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Krylov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ème congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Association Francophone de Gestion des Ressources Humaines, Nov 2014, Chester, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement organisationnel et théorie de l’activité, Cadre conceptuel et étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Triomphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02160381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de compétences. Un renouvellement théorique à l’épreuve de la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bouteiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès International de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02160276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la profession à l’espace professionnel. L’évolution de la professionnalisation de la GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pigeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème Conférence de l’Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice, May 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle d'analyse des instruments de gestion des ressources humaines. Le cas de la double échelle scientifique et managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° Congrès annuel de l'Association francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations du travail de recherche et GRH des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII° Congrès de l'AGRH, Reims Management School et IAE de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions implicites du design thinking dans l'innovation en soins hospitaliers : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction aux sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facettes cachées de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Boulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Changements technologiques et ressources humaines, Patrick GILBERT, 9781836120636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en psychologie et le management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS, 2024, Grand auteurs, 9782376879954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Enquête de Terrain en Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire le management autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions EMS, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions en vie de travail et en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incidences psycho-sociales et socio-organisationnelles de la crise sanitaire Covid sur le travail et la santé des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Vonthron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 2021, 978-2-343-23640-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien être et santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L’Harmattan, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du travail et des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gangloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et outils de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE. 2020, 9781786304377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02906583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Tools : A Social Sciences Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, 2019, 9781784056483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02357484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologia de Las Herramientas de Gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UAH-Ediciones, 2019, 978-956-357-188-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04992933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, Research and Development Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Bobadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Lelebina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE; Wiley, 2018, 9 781786 303004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04993021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de la recherche et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Bobadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Lelebina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation de la performance individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Ientile-Yalenios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pigeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2010, 978 2 10 053820 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04993005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des compétences : enjeux, modèles et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pigeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Aubret. Dunod (3ème édition entièrement renouvelée), 256 p., 2010, Management Sup, 978-2100538201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conseil en management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lancestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2008, Management- Ressources Humaines, 978-2-10-050723-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04992929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion prévisionnelle des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 2006, Repères, 978 2 7071 6959 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations et comportements : nouvelles approches, nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pigeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2005, 978-2100076352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Aubret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mardaga, 2003, Pratiques psychologiques, 2-87009-834-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04992923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Aubret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pigeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, 2 10 005408 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04993007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des compétences et situations de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Économica, 1999, 978-2717838442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04993031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instrumentation de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Économica, 1998, Gestion, Yves Simon, 2 7178 3603 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04993017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines dans l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Dauberville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pigeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, 1996, Gestion Poche, 2-7178-3081-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04992927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des apparences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 1993, Dynamiques d'entreprises, 2 7384 0469 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04993004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'emploi et évaluation des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Thionville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESF Éditeur, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04993013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’outil de gestion, une mise en récit objectivée du travail de gestion. Proposition méthodologique et étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature, management et travail (tome 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, A paraître, Conception et dynamique des organisations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’outil de gestion, une mise en récit objectivée du travail de gestion. Proposition méthodologique et étude de cas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature, management et travail (tome 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2025, 978-2-336-53587-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Vygotski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise CHEVALIER; Clotilde CORON; Hugo GAILLARD; Ewan OIRY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en gestion des ressources humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.453-466, 2024, 9782376879763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elton Mayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise CHEVALIER; Clotilde CORON; Hugo GAILLARD; Ewan OIRY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en gestion des ressources humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.69-82, 2024, 9782376879763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre du Patient-Centered Care à l’hôpital public: une guerre des mondes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zinaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expérience dans l’innovation en santé: modes éphémères ou nouveau paradigme?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2023, Santé et Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrières et compétences. Pratiques et éléments de théorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Lagabrielle et S. Croity Belz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie et carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.103-121, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raccourcir la ligne hiérarchique, et après ? Étude du cas d’une « entreprise libérée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hussenot, A., Lanciano, É., Lorino, P., &amp; Sambugaro, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de travail et dynamiques organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Lava, pp.107-128, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise libérée : les ingrédients psychosociaux d’un changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Battistelli A., Lagabrielle C., Steiner D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management, innovation, bien-être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.21-38, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement technologique en organisation dans la littérature francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert P.; Vonthron A.-M.; Bobillier-Chaumon M.-É.; Gangloff B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement du travail et des organisations : Changement technologique, leadership, et régulation émotionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04012350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instrumentation de GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands courants en gestion des ressources humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société, 2021, 978-2-37687-463-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduite du changement technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transformations digitales à l'épreuve de l'activité et des salariés : Comprendre et accompagner les mutations technologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE editions, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03226302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAVI France-Picardy. A managerial innovation built on humanist values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistic Management in Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2021, Humanism in Business Series, 978-3-030-51544-7. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51545-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'individu en GRH : apport de la psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les grands courants en gestion des ressources humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les grands courants en gestion des ressources humaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competency management tools : a paradoxical longevity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing Competences. Research, Practice, and Contemporary Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Taylor &amp; Francis, 2020, Managing competences, 9781003043355. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003043355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie et contrôle dans l’entreprise libérée : des effets paradoxaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Karsenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Karsenty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libérer l'entreprise, ça marche ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La segmentation des travailleurs : sa pratique, ses enjeux et ses risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flocco G., Mougeot F., Ruffier C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dominations, résistances, solidarités au travail et dans l’emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génération Y : une représentation managériale discriminatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Van Daele A., Hellemans C., Casini A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien être et diversité des situations de travail. Tome 3 : Pratiques organisationnelles et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.235-245, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the Materialization of a Managerial Model Contributes to its Take Up: The Case of ‘Liberating Management’ in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Mitev, Anna Morgan-Thomas, Philippe Lorino, Francois-Xavier de Vaujany, Yesh Nama. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiality and Managerial Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.281-305, 2018, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66101-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La segmentation des travailleurs : sa pratique, ses enjeux et ses risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dominations, résistances, solidarités au travail et dans l’emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Flocco, F. Mougeot, &amp; C. Ruffier, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02344753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Valléry, Marc-Eric Bobillier-Chaumon, Eric Brangier, Michel Dubois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations : 110 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02081264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines entre tensions et contradictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Saussier, Aude Le Lannier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Management des entreprises : L’essentiel de la gestion par les meilleurs professeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, pp.139-156, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02051455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements managériaux à Pôle Emploi : Pilotage par les résultats, déconcentration et « marges de manœuvre » des acteurs de terrain, partie quantitative, 95 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Grasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gurtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Gréselle-Zaïbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pôle Emploi, CEREFIGE, IAE Paris. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements managériaux à Pôle Emploi : Pilotage par les résultats, déconcentration et « marges de manœuvre » des acteurs de terrain, partie qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Grasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gurtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Gréselle-Zaïbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pôle Emploi, CEREFIGE, IAE Paris. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation de la fonction RH : intentions et réalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Monneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Baietto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entreprise &amp; Personnel. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId221"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532376v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/comma.231.0005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420481v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Brabet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993187v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuewu Duan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/rips1.084.0025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998432v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Charlotte Teglborg Ashworth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.053.0034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665271v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gurtner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soulerot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.291.0039" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010932v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.201.0049" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885653v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2022.09.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737724v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701221112692" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510926v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.12.015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Charlotte Teglborg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.045.0090" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989995v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.122.0029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406798v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02997789v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.211.0013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Yalenios" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.041.0077" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530205v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Greffet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990134v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.345.0063" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937406v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.056.0205" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656162v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bobadilla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/radm.12189" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5725" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843355v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bouteiller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.424.0034" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.161.0011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013074v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897789v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delobbe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le&#160;boulaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024206ar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897908v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.118.0067" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896810v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mourey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Triomphe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.132.0067" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897500v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.088.0003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00715581v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Chiapello" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.751.0001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884689v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chemin-Bouzir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.29.607-627" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01915512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gu&#233;rin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pigeyre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263116v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263115v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013078v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291438v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113361v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Musseau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002363v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113357v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698979v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Boulaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471304v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990791v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938726v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990773v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251872v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dotto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284801v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284799v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990766v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281306v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990783v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929612v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zina&#239;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251847v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173442v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512664v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148638v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148562v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990723v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843464v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251788v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276561v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276556v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280381v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280404v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281329v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280399v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cossette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281340v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280421v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264120v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264111v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375823v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Krylov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160381v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160276v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02094621v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263293v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263148v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291424v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464600v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq Vandelannoitte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315486v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698061v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vayre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226848v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990338v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Vonthron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gangloff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990320v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03844850v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990302v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477046v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251698v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906583v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357484v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530197v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04992933v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993021v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lelebina" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990246v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990218v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ientile-Yalenios" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807766v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993005v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04992929v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lancestre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993210v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02093345v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pigeyre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04992923v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aubret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993007v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993031v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993017v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04992927v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dauberville" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993004v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gillot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993013v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thionville" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993202v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315443v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698072v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698064v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965122v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990695v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962825v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990659v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012350v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226302v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962769v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51545-4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962803v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990688v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962743v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003043355" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251753v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Karsenty" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990594v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251723v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66101-8_11" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990584v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344753v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02081264v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051455v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032223v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mercier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Gr&#233;selle-Za&#239;bet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032216v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518227v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Monneuse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Baietto" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532376v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/comma.231.0005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420481v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Brabet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993187v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuewu Duan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/rips1.084.0025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998432v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Charlotte Teglborg Ashworth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.053.0034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665271v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gurtner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soulerot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.291.0039" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010932v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.201.0049" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510926v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.12.015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885653v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2022.09.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737724v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701221112692" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Charlotte Teglborg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.045.0090" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989995v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.122.0029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406798v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02997789v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.211.0013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251651v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990106v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Yalenios" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.041.0077" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530205v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Greffet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990134v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.345.0063" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401527v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bobadilla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/radm.12189" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000680v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5725" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843355v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990129v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bouteiller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.424.0034" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937406v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.056.0205" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656162v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.161.0011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013074v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.118.0067" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897789v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delobbe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le&#160;boulaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024206ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897500v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.088.0003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mourey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Triomphe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.132.0067" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00715581v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Chiapello" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.751.0001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884689v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chemin-Bouzir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.29.607-627" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01915512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gu&#233;rin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pigeyre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263116v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263115v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013078v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613058v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Musseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291438v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113361v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002363v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113357v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698979v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Boulaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471304v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938726v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990791v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284799v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284801v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990773v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251872v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dotto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990766v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281306v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990783v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929612v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zina&#239;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512664v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251847v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173442v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251788v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148562v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148638v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990723v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843464v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276556v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276561v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280421v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280381v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280404v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281329v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280399v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cossette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281340v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264120v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264111v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375823v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Krylov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160381v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160276v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02094621v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263293v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263148v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291424v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464600v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq Vandelannoitte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315486v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698061v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vayre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226848v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251698v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990338v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Vonthron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gangloff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03844850v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990320v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990302v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477046v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906583v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530197v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357484v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04992933v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993021v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lelebina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990246v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990218v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ientile-Yalenios" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993005v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807766v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04992929v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lancestre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993210v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02093345v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pigeyre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04992923v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aubret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993007v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993031v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993017v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04992927v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dauberville" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993004v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gillot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993013v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thionville" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993202v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315443v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698072v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698064v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965122v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990695v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990688v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990659v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012350v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962825v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226302v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962769v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51545-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962803v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962743v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003043355" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251753v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Karsenty" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990594v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990584v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251723v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66101-8_11" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344753v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02081264v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051455v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032223v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mercier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Gr&#233;selle-Za&#239;bet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032216v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518227v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Monneuse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Baietto" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>