--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.14285714286px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Gilliéron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gilliéron est ingénieur en aérodynamique, docteur en mécanique et habilité à diriger des recherches (HDR). Auteur de plusieurs publications internationales et de plusieurs ouvrages, il travaille depuis plus de 40 ans sur l’analyse, la compréhension et le contrôle des écoulements et des décollements. Chargé d’enseignement puis professeur associé au Conservatoire National des Arts et Métiers de 1987 à 2001, il crée et dirige un groupe de recherche en &amp;quot;Mécanique des Fluides et Aérodynamique&amp;quot; de 2002 à 2011 à la Direction de la Recherche de Renault. Il est Membre émérite (Fellow) de l'Association Aéronautique et Astronautique de France (3AF).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical models for the boundary condition of a control by pulsed jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1/2), p. 61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the vortex dynamics on the drag coefficient of a square back Ahmed body : Application to the flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2013.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A glimpse on passive control using porous media for incompressible aerodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1/2), pp.70-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive separation control analysis of the pulsed jet actuators effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, pp.441-445. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2013085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic drag control by pulsed jets on simplified car geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gillieron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.1457. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-013-1457-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active and passive flow control around simplified ground vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.89-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow in the engine compartment: analysis and optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Hondt Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gillieron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devinant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (3/4), pp.384 - 403. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAD.2011.038852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active procedures to control the flow past the Ahmed body with a 25° rear window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gillieron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (3/4), pp.299-317. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAD.2011.038847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluff-body drag reduction using a deflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Fourrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Labraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keirsbulck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50, p. 385-395. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-010-0937-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag reduction by pulsed jets on strongly unstructured wake: towards the square back control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bobillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud El Hajem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (3/4), pp.282 - 298. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAD.2011.038846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on the flow around a simplified geometry of automotive engine compartment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devinant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (5), p. 1317-1334. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-010-0980-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic drag reduction by vertical splitter plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-009-0705-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the slant angle of 3D bluff bodies on longitudinal vortex formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (5), pp.051104. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4001450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on longitudinal vortex control over a dihedral bluff body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lehugeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (1), pp.33-48. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-009-0707-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling active and passive techniques to control the flow past the square back Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (10), pp.1875-1892. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2010.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and control of the near-wake flow over a square-back geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouméas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (1), p. 60-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automobile et environnement : contribution de la recherche aérodynamique à la réduction des gaz à effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (6), p. 519-531. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2009016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separated flows around the rear window of a simplified car geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouméas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130 (2), pp.notes : 021101.1-021101.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des structures tourbillonnaires longitudinales dans le sillage d'une géométrie simplifiée de véhicule automobile : approche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lehugeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bobillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (6), p. 533-541. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2009017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag reduction by flow separation control on a car after body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouméas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.Sans identifiant. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.1930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive control around the two-dimensional square back Ahmed body using porous devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130 (6), pp.061101. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2917423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and control of longitudinal vortices over a dihedral bluff body : numerical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lehugeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Of Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (5), p. 249-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de commande appliquées au contrôle d'écoulement : état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouméas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (4), p. 391-401. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2007061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'éclatement tourbillonnaire à la réduction de la traînée aérodynamique des véhicules automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lehugeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS Compte Rendu Académie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 334, p. 368-372. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2006.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'aérodynamique au développement durable et sécuritaire dans l'automobile (Contribution of the aerodynamics on the durable and safety development in automotive)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Levallois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, p. 567-574. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2005046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed analysis of the overtaking process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Of Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54, p. 1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of hysteresis and phase shifting phenomena in unsteady three-dimensional wakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Chometon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35, p. 117-129. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S00348-002-0555-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des écoulements appliqué à l'automobile, état de l'art, (Flow control applied to the car. State of the art).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, p. 515-524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de l'écoulement de l'air dans les fosses nasales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chometon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Koïfmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Annales ORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 117 (2), p. 98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of stationary three-dimensional separated air flows around an Ahmed reference model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Chometon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7, pp.173-182. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc:1999016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépouillement assisté par ordinateur des visualisations pariétales en aérodynamique (A computer-assisted analysis technique for parietal visualization understanding)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Chometon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS Compte Rendu Académie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, t. 319, Série II, p. 1149-1156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planeur à assistance électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 ème Congrès Français de Mécanique 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573382v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence du milieu poreux sur le rotationnel des structures tourbillonnaires émises dans le sillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarii pour l'aérodrome autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle aérodynamique et effet d'échelle Application au contrôle par jets pulsés sur un corps à sillage fortement décollé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique (CFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905205v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles analytiques pour la condition limite d'un contrôle par jet pulsé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation and control of the 3D flow around Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ICCFD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical approach to improve drag control techniques for the Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Fluids Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Hamamatsu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling active and passive flow control strategies for simplified car models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEDSM09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vail, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00440435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banc expérimental d'analyse des phénomènes aérodynamiques générés par le dépassement de deux véhicules automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Noger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banc expérimental d'analyse des phénomènes aérodynamiques générés par le dépassement de deux véhicules automobiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Nice, France. pp.CFM 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'écoulement tridimensionnel décollé stationnaire autour du corps de Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Chometon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Utilisateurs Fluent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du PPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chambelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépaduès, 2024, 3AF, 978.2.38395.121.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Aerodynamics - An introductory Guide. Ouvrage collectif rédigé sous l'égide de la commission technique &amp;quot;Aérodynamique&amp;quot; de l'Association Aéronautique et Astronautique de France (3AF) et la direction de Jean Délery. Traduction et actualisation de l'ouvrage &amp;quot;Aérodynamique expérimentale - Souffleries et méthodes de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chanetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gnemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ricky Gowree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPRINGER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-3-030-35562-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérodynamique expérimentale - souffleries et méthodes de mesure. Ouvrage collectif rédigé sous l’égide de la commission technique Aérodynamique de l’Association Aéronautique et Astronautique de France (3AF) et la Direction de Jean Délery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chanetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gnemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978.2.36493.605.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérodynamique instationnaire, comprendre la méthode des caractéristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gilliéron. Cépaduès, pp.162, 2012, 978.2.36493.010.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérodynamique automobile pour l'environnement, le design et la sécurité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gilliéron. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.554, 2011, 978.2.85428.969.5 (2011) - 978.2.36493.091.9 (2013) - 978.2.36493.898.4 (2021) - 978.2.38395.082.0 (2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix de l'AVGAS de 2015 à 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVGAS et Heures de vol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736095v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lecture du dérèglement climatique et de ses conséquences en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aérodynamique Automobile en 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified model for vortex-wall interaction behind a bluff-body.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gillieron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00346978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le véhicule électrique de 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Indépendant. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prises de terrain PTE et PTU Mécanique appliquée à l'Aviation Légère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Chercheur indépendant. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578309v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déboîter pour dépasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Indépendant. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aviation Légère Électrique - Pile à Combustible ou Batteries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chercheur indépendant. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle par Nappe de Courant et Effets d'Échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Indépendant. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201025v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabattement & Distances de Sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Indépendant. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148391v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distances de Sécurité & Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chercheur indépendant. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de Pilotage d'Aéroclub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Indépendant. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948783v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence du milieu poreux sur le rotationnel des structures tourbillonnaires émises dans le sillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur indépendant. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour une aviation légère autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Recherche personnelle. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216577v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'analyse, à la modélisation et au contrôle des écoulements aérodynamiques dans l'automobile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gillieron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université d'Orléans, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00824505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.14285714286px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Gilliéron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gilliéron est ingénieur en aérodynamique, docteur en mécanique et habilité à diriger des recherches (HDR). Auteur de plusieurs publications internationales et de plusieurs ouvrages, il travaille depuis plus de 40 ans sur l’analyse, la compréhension et le contrôle des écoulements et des décollements. Chargé d’enseignement puis professeur associé au Conservatoire National des Arts et Métiers de 1987 à 2001, il crée et dirige un groupe de recherche en &amp;quot;Mécanique des Fluides et Aérodynamique&amp;quot; de 2002 à 2011 à la Direction de la Recherche de Renault. Il est Membre émérite (Fellow) de l'Association Aéronautique et Astronautique de France (3AF).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical models for the boundary condition of a control by pulsed jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1/2), p. 61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the vortex dynamics on the drag coefficient of a square back Ahmed body : Application to the flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2013.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A glimpse on passive control using porous media for incompressible aerodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1/2), pp.70-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive separation control analysis of the pulsed jet actuators effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, pp.441-445. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2013085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic drag control by pulsed jets on simplified car geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gillieron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.1457. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-013-1457-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active and passive flow control around simplified ground vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.89-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow in the engine compartment: analysis and optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Hondt Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gillieron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devinant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (3/4), pp.384 - 403. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAD.2011.038852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active procedures to control the flow past the Ahmed body with a 25° rear window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gillieron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (3/4), pp.299-317. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAD.2011.038847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag reduction by pulsed jets on strongly unstructured wake: towards the square back control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bobillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud El Hajem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (3/4), pp.282 - 298. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAD.2011.038846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluff-body drag reduction using a deflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Fourrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Labraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keirsbulck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50, p. 385-395. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-010-0937-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on the flow around a simplified geometry of automotive engine compartment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devinant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (5), p. 1317-1334. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-010-0980-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic drag reduction by vertical splitter plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-009-0705-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the slant angle of 3D bluff bodies on longitudinal vortex formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (5), pp.051104. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4001450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on longitudinal vortex control over a dihedral bluff body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lehugeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (1), pp.33-48. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-009-0707-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling active and passive techniques to control the flow past the square back Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (10), pp.1875-1892. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2010.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and control of the near-wake flow over a square-back geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouméas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (1), p. 60-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automobile et environnement : contribution de la recherche aérodynamique à la réduction des gaz à effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (6), p. 519-531. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2009016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separated flows around the rear window of a simplified car geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouméas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130 (2), pp.notes : 021101.1-021101.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des structures tourbillonnaires longitudinales dans le sillage d'une géométrie simplifiée de véhicule automobile : approche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lehugeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bobillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (6), p. 533-541. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2009017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag reduction by flow separation control on a car after body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouméas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.Sans identifiant. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.1930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive control around the two-dimensional square back Ahmed body using porous devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130 (6), pp.061101. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2917423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and control of longitudinal vortices over a dihedral bluff body : numerical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lehugeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Of Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (5), p. 249-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de commande appliquées au contrôle d'écoulement : état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouméas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (4), p. 391-401. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2007061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'éclatement tourbillonnaire à la réduction de la traînée aérodynamique des véhicules automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lehugeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS Compte Rendu Académie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 334, p. 368-372. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2006.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'aérodynamique au développement durable et sécuritaire dans l'automobile (Contribution of the aerodynamics on the durable and safety development in automotive)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Levallois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, p. 567-574. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2005046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed analysis of the overtaking process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Of Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54, p. 1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of hysteresis and phase shifting phenomena in unsteady three-dimensional wakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Chometon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35, p. 117-129. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S00348-002-0555-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des écoulements appliqué à l'automobile, état de l'art, (Flow control applied to the car. State of the art).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, p. 515-524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de l'écoulement de l'air dans les fosses nasales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chometon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Koïfmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Annales ORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 117 (2), p. 98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of stationary three-dimensional separated air flows around an Ahmed reference model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Chometon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7, pp.173-182. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc:1999016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépouillement assisté par ordinateur des visualisations pariétales en aérodynamique (A computer-assisted analysis technique for parietal visualization understanding)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Chometon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS Compte Rendu Académie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, t. 319, Série II, p. 1149-1156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planeur à assistance électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 ème Congrès Français de Mécanique 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573382v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence du milieu poreux sur le rotationnel des structures tourbillonnaires émises dans le sillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarii pour l'aérodrome autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle aérodynamique et effet d'échelle Application au contrôle par jets pulsés sur un corps à sillage fortement décollé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique (CFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905205v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles analytiques pour la condition limite d'un contrôle par jet pulsé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation and control of the 3D flow around Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ICCFD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical approach to improve drag control techniques for the Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Fluids Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Hamamatsu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling active and passive flow control strategies for simplified car models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEDSM09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vail, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00440435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banc expérimental d'analyse des phénomènes aérodynamiques générés par le dépassement de deux véhicules automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Noger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banc expérimental d'analyse des phénomènes aérodynamiques générés par le dépassement de deux véhicules automobiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Nice, France. pp.CFM 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'écoulement tridimensionnel décollé stationnaire autour du corps de Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Chometon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Utilisateurs Fluent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du PPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chambelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépaduès, 2024, 3AF, 978.2.38395.121.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Aerodynamics - An introductory Guide. Ouvrage collectif rédigé sous l'égide de la commission technique &amp;quot;Aérodynamique&amp;quot; de l'Association Aéronautique et Astronautique de France (3AF) et la direction de Jean Délery. Traduction et actualisation de l'ouvrage &amp;quot;Aérodynamique expérimentale - Souffleries et méthodes de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chanetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gnemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ricky Gowree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPRINGER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-3-030-35562-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérodynamique expérimentale - souffleries et méthodes de mesure. Ouvrage collectif rédigé sous l’égide de la commission technique Aérodynamique de l’Association Aéronautique et Astronautique de France (3AF) et la Direction de Jean Délery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chanetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gnemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978.2.36493.605.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérodynamique instationnaire, comprendre la méthode des caractéristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gilliéron. Cépaduès, pp.162, 2012, 978.2.36493.010.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérodynamique automobile pour l'environnement, le design et la sécurité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gilliéron. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.554, 2011, 978.2.85428.969.5 (2011) - 978.2.36493.091.9 (2013) - 978.2.36493.898.4 (2021) - 978.2.38395.082.0 (2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix de l'AVGAS de 2015 à 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVGAS et Heures de vol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736095v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lecture du dérèglement climatique et de ses conséquences en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aérodynamique Automobile en 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified model for vortex-wall interaction behind a bluff-body.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gillieron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00346978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le véhicule électrique de 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Indépendant. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prises de terrain PTE et PTU Mécanique appliquée à l'Aviation Légère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Chercheur indépendant. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578309v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déboîter pour dépasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Indépendant. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aviation Légère Électrique - Pile à Combustible ou Batteries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chercheur indépendant. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle par Nappe de Courant et Effets d'Échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Indépendant. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201025v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabattement & Distances de Sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Indépendant. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148391v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distances de Sécurité & Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chercheur indépendant. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de Pilotage d'Aéroclub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Indépendant. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948783v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence du milieu poreux sur le rotationnel des structures tourbillonnaires émises dans le sillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur indépendant. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour une aviation légère autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Recherche personnelle. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216577v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'analyse, à la modélisation et au contrôle des écoulements aérodynamiques dans l'automobile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gillieron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université d'Orléans, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00824505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908151v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091585v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bruneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Creus&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Mortazavi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2013.11.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6C3GSNG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922032v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2013085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835745v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillieron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1457-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BVRS359Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935687v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Depeyras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646327v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Hondt Marion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devinant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2011.038852" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664963v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2011.038847" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907982v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Fourri&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Labraga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0937-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H3VSP094-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582525v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bobillier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hajem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2011.038846" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908026v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion d'Hondt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0980-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-93FDLRK3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654393v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0705-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F16QG34G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907942v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001450" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907958v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lehugeur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0707-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FL18MD68-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547242v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.06.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1XQ5RKG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907894v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roum&#233;as" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907912v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907896v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907917v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1930" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PNG9HF96-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2917423" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907874v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907833v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007061" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907711v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.04.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FR3HVB42-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907676v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Levallois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005046" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZCHQX43X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907644v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907666v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chometon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacques" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00348-002-0555-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CX6JZCMK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907616v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907586v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chometon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ebbo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ko&#239;fmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecomte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907546v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:1999016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907536v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573382v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chanel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584822v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198393v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905205v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143874v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547249v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765305v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440435v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908531v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Noger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822488v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704142v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chambelin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882695v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanetz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gnemmi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ricky Gowree" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030355616" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882690v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/aerodynamique-experimentale-souffleries-methodes-mesure-9782364936058.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905373v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905349v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/aerodynamique-automobile-pour-environnement-design-securite-edition-9782364930919.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021850v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736095v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573051v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021839v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346978v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993157v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578309v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775116v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509424v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201025v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148391v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092409v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948783v4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572408v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216577v4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00824505v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908151v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091585v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bruneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Creus&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Mortazavi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2013.11.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6C3GSNG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922032v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2013085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835745v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillieron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1457-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BVRS359Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935687v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Depeyras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646327v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Hondt Marion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devinant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2011.038852" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664963v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2011.038847" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582525v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bobillier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hajem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2011.038846" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907982v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Fourri&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Labraga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0937-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H3VSP094-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908026v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion d'Hondt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0980-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-93FDLRK3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654393v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0705-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F16QG34G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907942v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001450" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907958v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lehugeur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0707-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FL18MD68-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547242v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.06.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1XQ5RKG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907894v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roum&#233;as" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907912v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907896v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907917v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1930" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PNG9HF96-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2917423" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907874v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907833v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007061" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907711v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.04.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FR3HVB42-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907676v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Levallois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005046" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZCHQX43X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907644v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907666v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chometon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacques" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00348-002-0555-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CX6JZCMK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907616v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907586v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chometon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ebbo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ko&#239;fmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecomte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907546v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:1999016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907536v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573382v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chanel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584822v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198393v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905205v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143874v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547249v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765305v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440435v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908531v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Noger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822488v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704142v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chambelin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882695v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanetz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gnemmi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ricky Gowree" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030355616" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882690v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/aerodynamique-experimentale-souffleries-methodes-mesure-9782364936058.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905373v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905349v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/aerodynamique-automobile-pour-environnement-design-securite-edition-9782364930919.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021850v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736095v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573051v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021839v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346978v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993157v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578309v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775116v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509424v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201025v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148391v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092409v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948783v4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572408v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216577v4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00824505v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>