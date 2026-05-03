--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.14285714286px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Gilliéron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gilliéron est ingénieur en aérodynamique, docteur en mécanique et habilité à diriger des recherches (HDR). Auteur de plusieurs publications internationales et de plusieurs ouvrages, il travaille depuis plus de 40 ans sur l’analyse, la compréhension et le contrôle des écoulements et des décollements. Chargé d’enseignement puis professeur associé au Conservatoire National des Arts et Métiers de 1987 à 2001, il crée et dirige un groupe de recherche en &amp;quot;Mécanique des Fluides et Aérodynamique&amp;quot; de 2002 à 2011 à la Direction de la Recherche de Renault. Il est Membre émérite (Fellow) de l'Association Aéronautique et Astronautique de France (3AF).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical models for the boundary condition of a control by pulsed jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1/2), p. 61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the vortex dynamics on the drag coefficient of a square back Ahmed body : Application to the flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2013.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A glimpse on passive control using porous media for incompressible aerodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1/2), pp.70-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive separation control analysis of the pulsed jet actuators effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, pp.441-445. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2013085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic drag control by pulsed jets on simplified car geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gillieron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.1457. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-013-1457-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active and passive flow control around simplified ground vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.89-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow in the engine compartment: analysis and optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Hondt Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gillieron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devinant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (3/4), pp.384 - 403. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAD.2011.038852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active procedures to control the flow past the Ahmed body with a 25° rear window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gillieron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (3/4), pp.299-317. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAD.2011.038847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag reduction by pulsed jets on strongly unstructured wake: towards the square back control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bobillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud El Hajem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (3/4), pp.282 - 298. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAD.2011.038846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluff-body drag reduction using a deflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Fourrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Labraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keirsbulck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50, p. 385-395. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-010-0937-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on the flow around a simplified geometry of automotive engine compartment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devinant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (5), p. 1317-1334. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-010-0980-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic drag reduction by vertical splitter plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-009-0705-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the slant angle of 3D bluff bodies on longitudinal vortex formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (5), pp.051104. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4001450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on longitudinal vortex control over a dihedral bluff body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lehugeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (1), pp.33-48. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-009-0707-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling active and passive techniques to control the flow past the square back Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (10), pp.1875-1892. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2010.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and control of the near-wake flow over a square-back geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouméas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (1), p. 60-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automobile et environnement : contribution de la recherche aérodynamique à la réduction des gaz à effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (6), p. 519-531. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2009016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separated flows around the rear window of a simplified car geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouméas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130 (2), pp.notes : 021101.1-021101.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des structures tourbillonnaires longitudinales dans le sillage d'une géométrie simplifiée de véhicule automobile : approche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lehugeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bobillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (6), p. 533-541. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2009017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag reduction by flow separation control on a car after body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouméas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.Sans identifiant. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.1930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive control around the two-dimensional square back Ahmed body using porous devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130 (6), pp.061101. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2917423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and control of longitudinal vortices over a dihedral bluff body : numerical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lehugeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Of Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (5), p. 249-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de commande appliquées au contrôle d'écoulement : état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouméas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (4), p. 391-401. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2007061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'éclatement tourbillonnaire à la réduction de la traînée aérodynamique des véhicules automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lehugeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS Compte Rendu Académie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 334, p. 368-372. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2006.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'aérodynamique au développement durable et sécuritaire dans l'automobile (Contribution of the aerodynamics on the durable and safety development in automotive)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Levallois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, p. 567-574. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2005046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed analysis of the overtaking process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Of Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54, p. 1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of hysteresis and phase shifting phenomena in unsteady three-dimensional wakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Chometon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35, p. 117-129. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S00348-002-0555-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des écoulements appliqué à l'automobile, état de l'art, (Flow control applied to the car. State of the art).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, p. 515-524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de l'écoulement de l'air dans les fosses nasales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chometon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Koïfmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Annales ORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 117 (2), p. 98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of stationary three-dimensional separated air flows around an Ahmed reference model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Chometon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7, pp.173-182. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc:1999016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépouillement assisté par ordinateur des visualisations pariétales en aérodynamique (A computer-assisted analysis technique for parietal visualization understanding)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Chometon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS Compte Rendu Académie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, t. 319, Série II, p. 1149-1156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planeur à assistance électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 ème Congrès Français de Mécanique 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573382v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence du milieu poreux sur le rotationnel des structures tourbillonnaires émises dans le sillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarii pour l'aérodrome autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle aérodynamique et effet d'échelle Application au contrôle par jets pulsés sur un corps à sillage fortement décollé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique (CFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905205v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles analytiques pour la condition limite d'un contrôle par jet pulsé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation and control of the 3D flow around Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ICCFD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical approach to improve drag control techniques for the Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Fluids Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Hamamatsu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling active and passive flow control strategies for simplified car models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEDSM09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vail, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00440435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banc expérimental d'analyse des phénomènes aérodynamiques générés par le dépassement de deux véhicules automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Noger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banc expérimental d'analyse des phénomènes aérodynamiques générés par le dépassement de deux véhicules automobiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Nice, France. pp.CFM 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'écoulement tridimensionnel décollé stationnaire autour du corps de Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Chometon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Utilisateurs Fluent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du PPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chambelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépaduès, 2024, 3AF, 978.2.38395.121.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Aerodynamics - An introductory Guide. Ouvrage collectif rédigé sous l'égide de la commission technique &amp;quot;Aérodynamique&amp;quot; de l'Association Aéronautique et Astronautique de France (3AF) et la direction de Jean Délery. Traduction et actualisation de l'ouvrage &amp;quot;Aérodynamique expérimentale - Souffleries et méthodes de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chanetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gnemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ricky Gowree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPRINGER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-3-030-35562-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérodynamique expérimentale - souffleries et méthodes de mesure. Ouvrage collectif rédigé sous l’égide de la commission technique Aérodynamique de l’Association Aéronautique et Astronautique de France (3AF) et la Direction de Jean Délery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chanetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gnemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978.2.36493.605.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérodynamique instationnaire, comprendre la méthode des caractéristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gilliéron. Cépaduès, pp.162, 2012, 978.2.36493.010.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérodynamique automobile pour l'environnement, le design et la sécurité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gilliéron. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.554, 2011, 978.2.85428.969.5 (2011) - 978.2.36493.091.9 (2013) - 978.2.36493.898.4 (2021) - 978.2.38395.082.0 (2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix de l'AVGAS de 2015 à 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVGAS et Heures de vol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736095v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lecture du dérèglement climatique et de ses conséquences en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aérodynamique Automobile en 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified model for vortex-wall interaction behind a bluff-body.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gillieron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00346978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le véhicule électrique de 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Indépendant. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prises de terrain PTE et PTU Mécanique appliquée à l'Aviation Légère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Chercheur indépendant. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578309v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déboîter pour dépasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Indépendant. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aviation Légère Électrique - Pile à Combustible ou Batteries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chercheur indépendant. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle par Nappe de Courant et Effets d'Échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Indépendant. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201025v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabattement & Distances de Sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Indépendant. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148391v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distances de Sécurité & Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chercheur indépendant. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de Pilotage d'Aéroclub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Indépendant. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948783v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence du milieu poreux sur le rotationnel des structures tourbillonnaires émises dans le sillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur indépendant. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour une aviation légère autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Recherche personnelle. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216577v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'analyse, à la modélisation et au contrôle des écoulements aérodynamiques dans l'automobile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gillieron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université d'Orléans, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00824505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.14285714286px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Gilliéron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gilliéron est ingénieur en aérodynamique, docteur en mécanique et habilité à diriger des recherches (HDR). Auteur de plusieurs publications internationales et de plusieurs ouvrages, il travaille depuis plus de 40 ans sur l’analyse, la compréhension et le contrôle des écoulements et des décollements. Chargé d’enseignement puis professeur associé au Conservatoire National des Arts et Métiers de 1987 à 2001, il crée et dirige un groupe de recherche en &amp;quot;Mécanique des Fluides et Aérodynamique&amp;quot; de 2002 à 2011 à la Direction de la Recherche de Renault. Il est Membre émérite (Fellow) de l'Association Aéronautique et Astronautique de France (3AF).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical models for the boundary condition of a control by pulsed jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1/2), p. 61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the vortex dynamics on the drag coefficient of a square back Ahmed body : Application to the flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2013.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A glimpse on passive control using porous media for incompressible aerodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1/2), pp.70-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive separation control analysis of the pulsed jet actuators effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, pp.441-445. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2013085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic drag control by pulsed jets on simplified car geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gillieron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.1457. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-013-1457-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active and passive flow control around simplified ground vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.89-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag reduction by pulsed jets on strongly unstructured wake: towards the square back control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bobillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud El Hajem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (3/4), pp.282 - 298. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAD.2011.038846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluff-body drag reduction using a deflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Fourrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Labraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keirsbulck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50, p. 385-395. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-010-0937-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow in the engine compartment: analysis and optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Hondt Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gillieron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devinant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (3/4), pp.384 - 403. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAD.2011.038852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active procedures to control the flow past the Ahmed body with a 25° rear window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gillieron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (3/4), pp.299-317. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAD.2011.038847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on the flow around a simplified geometry of automotive engine compartment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devinant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (5), p. 1317-1334. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-010-0980-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic drag reduction by vertical splitter plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-009-0705-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the slant angle of 3D bluff bodies on longitudinal vortex formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (5), pp.051104. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4001450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on longitudinal vortex control over a dihedral bluff body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lehugeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (1), pp.33-48. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-009-0707-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling active and passive techniques to control the flow past the square back Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (10), pp.1875-1892. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2010.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and control of the near-wake flow over a square-back geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouméas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (1), p. 60-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separated flows around the rear window of a simplified car geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouméas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130 (2), pp.notes : 021101.1-021101.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automobile et environnement : contribution de la recherche aérodynamique à la réduction des gaz à effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (6), p. 519-531. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2009016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des structures tourbillonnaires longitudinales dans le sillage d'une géométrie simplifiée de véhicule automobile : approche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lehugeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bobillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (6), p. 533-541. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2009017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag reduction by flow separation control on a car after body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouméas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.Sans identifiant. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.1930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive control around the two-dimensional square back Ahmed body using porous devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130 (6), pp.061101. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2917423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and control of longitudinal vortices over a dihedral bluff body : numerical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lehugeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Of Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (5), p. 249-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de commande appliquées au contrôle d'écoulement : état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouméas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (4), p. 391-401. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2007061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'éclatement tourbillonnaire à la réduction de la traînée aérodynamique des véhicules automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lehugeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS Compte Rendu Académie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 334, p. 368-372. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2006.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'aérodynamique au développement durable et sécuritaire dans l'automobile (Contribution of the aerodynamics on the durable and safety development in automotive)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Levallois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, p. 567-574. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2005046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed analysis of the overtaking process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Of Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54, p. 1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of hysteresis and phase shifting phenomena in unsteady three-dimensional wakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Chometon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35, p. 117-129. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S00348-002-0555-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des écoulements appliqué à l'automobile, état de l'art, (Flow control applied to the car. State of the art).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, p. 515-524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de l'écoulement de l'air dans les fosses nasales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chometon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Koïfmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Annales ORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 117 (2), p. 98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of stationary three-dimensional separated air flows around an Ahmed reference model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Chometon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7, pp.173-182. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc:1999016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépouillement assisté par ordinateur des visualisations pariétales en aérodynamique (A computer-assisted analysis technique for parietal visualization understanding)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Chometon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS Compte Rendu Académie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, t. 319, Série II, p. 1149-1156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence du milieu poreux sur le rotationnel des structures tourbillonnaires émises dans le sillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planeur à assistance électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 ème Congrès Français de Mécanique 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573382v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarii pour l'aérodrome autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle aérodynamique et effet d'échelle Application au contrôle par jets pulsés sur un corps à sillage fortement décollé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique (CFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905205v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical approach to improve drag control techniques for the Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Fluids Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Hamamatsu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles analytiques pour la condition limite d'un contrôle par jet pulsé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation and control of the 3D flow around Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ICCFD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling active and passive flow control strategies for simplified car models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEDSM09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vail, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00440435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banc expérimental d'analyse des phénomènes aérodynamiques générés par le dépassement de deux véhicules automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Noger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banc expérimental d'analyse des phénomènes aérodynamiques générés par le dépassement de deux véhicules automobiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Nice, France. pp.CFM 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'écoulement tridimensionnel décollé stationnaire autour du corps de Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Chometon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Utilisateurs Fluent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du PPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chambelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépaduès, 2024, 3AF, 978.2.38395.121.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Aerodynamics - An introductory Guide. Ouvrage collectif rédigé sous l'égide de la commission technique &amp;quot;Aérodynamique&amp;quot; de l'Association Aéronautique et Astronautique de France (3AF) et la direction de Jean Délery. Traduction et actualisation de l'ouvrage &amp;quot;Aérodynamique expérimentale - Souffleries et méthodes de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chanetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gnemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ricky Gowree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPRINGER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-3-030-35562-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérodynamique expérimentale - souffleries et méthodes de mesure. Ouvrage collectif rédigé sous l’égide de la commission technique Aérodynamique de l’Association Aéronautique et Astronautique de France (3AF) et la Direction de Jean Délery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chanetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gnemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978.2.36493.605.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérodynamique instationnaire, comprendre la méthode des caractéristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gilliéron. Cépaduès, pp.162, 2012, 978.2.36493.010.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérodynamique automobile pour l'environnement, le design et la sécurité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gilliéron. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.554, 2011, 978.2.85428.969.5 (2011) - 978.2.36493.091.9 (2013) - 978.2.36493.898.4 (2021) - 978.2.38395.082.0 (2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix de l'AVGAS de 2015 à 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVGAS et Heures de vol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736095v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lecture du dérèglement climatique et de ses conséquences en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aérodynamique Automobile en 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified model for vortex-wall interaction behind a bluff-body.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gillieron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00346978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le véhicule électrique de 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Indépendant. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prises de terrain PTE et PTU Mécanique appliquée à l'Aviation Légère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Chercheur indépendant. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578309v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déboîter pour dépasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Indépendant. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aviation Légère Électrique - Pile à Combustible ou Batteries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chercheur indépendant. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle par Nappe de Courant et Effets d'Échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Indépendant. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201025v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabattement & Distances de Sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Indépendant. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148391v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distances de Sécurité & Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chercheur indépendant. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de Pilotage d'Aéroclub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Indépendant. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948783v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence du milieu poreux sur le rotationnel des structures tourbillonnaires émises dans le sillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur indépendant. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour une aviation légère autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Recherche personnelle. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216577v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'analyse, à la modélisation et au contrôle des écoulements aérodynamiques dans l'automobile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gillieron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université d'Orléans, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00824505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908151v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091585v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bruneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Creus&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Mortazavi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2013.11.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6C3GSNG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922032v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2013085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835745v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillieron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1457-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BVRS359Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935687v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Depeyras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646327v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Hondt Marion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devinant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2011.038852" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664963v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2011.038847" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582525v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bobillier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hajem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2011.038846" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907982v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Fourri&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Labraga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0937-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H3VSP094-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908026v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion d'Hondt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0980-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-93FDLRK3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654393v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0705-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F16QG34G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907942v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001450" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907958v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lehugeur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0707-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FL18MD68-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547242v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.06.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1XQ5RKG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907894v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roum&#233;as" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907912v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907896v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907917v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1930" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PNG9HF96-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2917423" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907874v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907833v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007061" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907711v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.04.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FR3HVB42-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907676v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Levallois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005046" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZCHQX43X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907644v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907666v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chometon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacques" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00348-002-0555-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CX6JZCMK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907616v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907586v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chometon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ebbo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ko&#239;fmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecomte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907546v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:1999016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907536v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573382v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chanel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584822v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198393v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905205v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143874v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547249v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765305v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440435v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908531v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Noger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822488v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704142v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chambelin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882695v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanetz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gnemmi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ricky Gowree" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030355616" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882690v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/aerodynamique-experimentale-souffleries-methodes-mesure-9782364936058.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905373v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905349v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/aerodynamique-automobile-pour-environnement-design-securite-edition-9782364930919.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021850v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736095v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573051v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021839v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346978v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993157v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578309v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775116v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509424v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201025v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148391v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092409v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948783v4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572408v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216577v4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00824505v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908151v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091585v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bruneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Creus&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Mortazavi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2013.11.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6C3GSNG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922032v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2013085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835745v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillieron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1457-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BVRS359Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935687v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Depeyras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582525v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bobillier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hajem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2011.038846" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907982v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Fourri&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Labraga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0937-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H3VSP094-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646327v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Hondt Marion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devinant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2011.038852" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664963v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2011.038847" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908026v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion d'Hondt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0980-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-93FDLRK3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654393v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0705-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F16QG34G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907942v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001450" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907958v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lehugeur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0707-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FL18MD68-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547242v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.06.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1XQ5RKG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907894v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roum&#233;as" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907896v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907912v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907917v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1930" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PNG9HF96-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2917423" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907874v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907833v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007061" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907711v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.04.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FR3HVB42-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907676v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Levallois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005046" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZCHQX43X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907644v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907666v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chometon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacques" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00348-002-0555-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CX6JZCMK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907616v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907586v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chometon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ebbo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ko&#239;fmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecomte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907546v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:1999016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907536v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584822v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573382v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chanel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198393v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905205v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765305v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143874v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547249v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440435v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908531v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Noger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822488v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704142v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chambelin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882695v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanetz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gnemmi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ricky Gowree" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030355616" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882690v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/aerodynamique-experimentale-souffleries-methodes-mesure-9782364936058.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905373v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905349v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/aerodynamique-automobile-pour-environnement-design-securite-edition-9782364930919.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021850v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736095v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573051v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021839v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346978v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993157v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578309v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775116v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509424v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201025v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148391v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092409v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948783v4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572408v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216577v4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00824505v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>