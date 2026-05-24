--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.14285714286px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Gilliéron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gilliéron est ingénieur en aérodynamique, docteur en mécanique et habilité à diriger des recherches (HDR). Auteur de plusieurs publications internationales et de plusieurs ouvrages, il travaille depuis plus de 40 ans sur l’analyse, la compréhension et le contrôle des écoulements et des décollements. Chargé d’enseignement puis professeur associé au Conservatoire National des Arts et Métiers de 1987 à 2001, il crée et dirige un groupe de recherche en &amp;quot;Mécanique des Fluides et Aérodynamique&amp;quot; de 2002 à 2011 à la Direction de la Recherche de Renault. Il est Membre émérite (Fellow) de l'Association Aéronautique et Astronautique de France (3AF).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical models for the boundary condition of a control by pulsed jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1/2), p. 61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the vortex dynamics on the drag coefficient of a square back Ahmed body : Application to the flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2013.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A glimpse on passive control using porous media for incompressible aerodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1/2), pp.70-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive separation control analysis of the pulsed jet actuators effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, pp.441-445. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2013085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic drag control by pulsed jets on simplified car geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gillieron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.1457. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-013-1457-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active and passive flow control around simplified ground vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.89-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag reduction by pulsed jets on strongly unstructured wake: towards the square back control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bobillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud El Hajem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (3/4), pp.282 - 298. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAD.2011.038846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluff-body drag reduction using a deflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Fourrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Labraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keirsbulck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50, p. 385-395. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-010-0937-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow in the engine compartment: analysis and optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Hondt Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gillieron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devinant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (3/4), pp.384 - 403. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAD.2011.038852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active procedures to control the flow past the Ahmed body with a 25° rear window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gillieron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (3/4), pp.299-317. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAD.2011.038847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on the flow around a simplified geometry of automotive engine compartment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devinant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (5), p. 1317-1334. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-010-0980-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic drag reduction by vertical splitter plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-009-0705-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the slant angle of 3D bluff bodies on longitudinal vortex formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (5), pp.051104. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4001450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on longitudinal vortex control over a dihedral bluff body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lehugeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (1), pp.33-48. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-009-0707-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling active and passive techniques to control the flow past the square back Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (10), pp.1875-1892. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2010.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and control of the near-wake flow over a square-back geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouméas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (1), p. 60-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separated flows around the rear window of a simplified car geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouméas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130 (2), pp.notes : 021101.1-021101.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automobile et environnement : contribution de la recherche aérodynamique à la réduction des gaz à effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (6), p. 519-531. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2009016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des structures tourbillonnaires longitudinales dans le sillage d'une géométrie simplifiée de véhicule automobile : approche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lehugeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bobillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (6), p. 533-541. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2009017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag reduction by flow separation control on a car after body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouméas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.Sans identifiant. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.1930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive control around the two-dimensional square back Ahmed body using porous devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130 (6), pp.061101. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2917423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and control of longitudinal vortices over a dihedral bluff body : numerical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lehugeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Of Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (5), p. 249-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de commande appliquées au contrôle d'écoulement : état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouméas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (4), p. 391-401. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2007061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'éclatement tourbillonnaire à la réduction de la traînée aérodynamique des véhicules automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lehugeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS Compte Rendu Académie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 334, p. 368-372. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2006.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'aérodynamique au développement durable et sécuritaire dans l'automobile (Contribution of the aerodynamics on the durable and safety development in automotive)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Levallois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, p. 567-574. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2005046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed analysis of the overtaking process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Of Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54, p. 1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of hysteresis and phase shifting phenomena in unsteady three-dimensional wakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Chometon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35, p. 117-129. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S00348-002-0555-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des écoulements appliqué à l'automobile, état de l'art, (Flow control applied to the car. State of the art).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, p. 515-524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de l'écoulement de l'air dans les fosses nasales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chometon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Koïfmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Annales ORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 117 (2), p. 98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of stationary three-dimensional separated air flows around an Ahmed reference model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Chometon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7, pp.173-182. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc:1999016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépouillement assisté par ordinateur des visualisations pariétales en aérodynamique (A computer-assisted analysis technique for parietal visualization understanding)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Chometon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS Compte Rendu Académie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, t. 319, Série II, p. 1149-1156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence du milieu poreux sur le rotationnel des structures tourbillonnaires émises dans le sillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planeur à assistance électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 ème Congrès Français de Mécanique 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573382v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarii pour l'aérodrome autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle aérodynamique et effet d'échelle Application au contrôle par jets pulsés sur un corps à sillage fortement décollé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique (CFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905205v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical approach to improve drag control techniques for the Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Fluids Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Hamamatsu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles analytiques pour la condition limite d'un contrôle par jet pulsé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation and control of the 3D flow around Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ICCFD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling active and passive flow control strategies for simplified car models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEDSM09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vail, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00440435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banc expérimental d'analyse des phénomènes aérodynamiques générés par le dépassement de deux véhicules automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Noger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banc expérimental d'analyse des phénomènes aérodynamiques générés par le dépassement de deux véhicules automobiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Nice, France. pp.CFM 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'écoulement tridimensionnel décollé stationnaire autour du corps de Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Chometon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Utilisateurs Fluent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du PPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chambelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépaduès, 2024, 3AF, 978.2.38395.121.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Aerodynamics - An introductory Guide. Ouvrage collectif rédigé sous l'égide de la commission technique &amp;quot;Aérodynamique&amp;quot; de l'Association Aéronautique et Astronautique de France (3AF) et la direction de Jean Délery. Traduction et actualisation de l'ouvrage &amp;quot;Aérodynamique expérimentale - Souffleries et méthodes de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chanetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gnemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ricky Gowree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPRINGER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-3-030-35562-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérodynamique expérimentale - souffleries et méthodes de mesure. Ouvrage collectif rédigé sous l’égide de la commission technique Aérodynamique de l’Association Aéronautique et Astronautique de France (3AF) et la Direction de Jean Délery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chanetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gnemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978.2.36493.605.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérodynamique instationnaire, comprendre la méthode des caractéristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gilliéron. Cépaduès, pp.162, 2012, 978.2.36493.010.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérodynamique automobile pour l'environnement, le design et la sécurité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gilliéron. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.554, 2011, 978.2.85428.969.5 (2011) - 978.2.36493.091.9 (2013) - 978.2.36493.898.4 (2021) - 978.2.38395.082.0 (2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix de l'AVGAS de 2015 à 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVGAS et Heures de vol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736095v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lecture du dérèglement climatique et de ses conséquences en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aérodynamique Automobile en 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified model for vortex-wall interaction behind a bluff-body.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gillieron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00346978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le véhicule électrique de 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Indépendant. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prises de terrain PTE et PTU Mécanique appliquée à l'Aviation Légère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Chercheur indépendant. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578309v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déboîter pour dépasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Indépendant. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aviation Légère Électrique - Pile à Combustible ou Batteries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chercheur indépendant. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle par Nappe de Courant et Effets d'Échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Indépendant. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201025v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabattement & Distances de Sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Indépendant. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148391v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distances de Sécurité & Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chercheur indépendant. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de Pilotage d'Aéroclub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Indépendant. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948783v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence du milieu poreux sur le rotationnel des structures tourbillonnaires émises dans le sillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur indépendant. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour une aviation légère autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Recherche personnelle. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216577v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'analyse, à la modélisation et au contrôle des écoulements aérodynamiques dans l'automobile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gillieron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université d'Orléans, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00824505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.14285714286px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Gilliéron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gilliéron est ingénieur en aérodynamique, docteur en mécanique et habilité à diriger des recherches (HDR). Auteur de plusieurs publications internationales et de plusieurs ouvrages, il travaille depuis plus de 40 ans sur l’analyse, la compréhension et le contrôle des écoulements et des décollements. Chargé d’enseignement puis professeur associé au Conservatoire National des Arts et Métiers de 1987 à 2001, il crée et dirige un groupe de recherche en &amp;quot;Mécanique des Fluides et Aérodynamique&amp;quot; de 2002 à 2011 à la Direction de la Recherche de Renault. Il est Membre émérite (Fellow) de l'Association Aéronautique et Astronautique de France (3AF).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical models for the boundary condition of a control by pulsed jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1/2), p. 61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the vortex dynamics on the drag coefficient of a square back Ahmed body : Application to the flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2013.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A glimpse on passive control using porous media for incompressible aerodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1/2), pp.70-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive separation control analysis of the pulsed jet actuators effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, pp.441-445. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2013085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic drag control by pulsed jets on simplified car geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gillieron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.1457. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-013-1457-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active and passive flow control around simplified ground vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.89-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active procedures to control the flow past the Ahmed body with a 25° rear window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gillieron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (3/4), pp.299-317. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAD.2011.038847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow in the engine compartment: analysis and optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Hondt Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gillieron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devinant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (3/4), pp.384 - 403. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAD.2011.038852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag reduction by pulsed jets on strongly unstructured wake: towards the square back control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bobillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud El Hajem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (3/4), pp.282 - 298. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAD.2011.038846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluff-body drag reduction using a deflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Fourrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Labraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keirsbulck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50, p. 385-395. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-010-0937-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on the flow around a simplified geometry of automotive engine compartment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Devinant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (5), p. 1317-1334. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-010-0980-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic drag reduction by vertical splitter plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-009-0705-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the slant angle of 3D bluff bodies on longitudinal vortex formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (5), pp.051104. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4001450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on longitudinal vortex control over a dihedral bluff body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lehugeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (1), pp.33-48. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-009-0707-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling active and passive techniques to control the flow past the square back Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (10), pp.1875-1892. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2010.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and control of the near-wake flow over a square-back geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouméas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (1), p. 60-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automobile et environnement : contribution de la recherche aérodynamique à la réduction des gaz à effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (6), p. 519-531. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2009016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separated flows around the rear window of a simplified car geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouméas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130 (2), pp.notes : 021101.1-021101.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des structures tourbillonnaires longitudinales dans le sillage d'une géométrie simplifiée de véhicule automobile : approche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lehugeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bobillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (6), p. 533-541. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2009017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag reduction by flow separation control on a car after body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouméas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.Sans identifiant. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.1930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive control around the two-dimensional square back Ahmed body using porous devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130 (6), pp.061101. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2917423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and control of longitudinal vortices over a dihedral bluff body : numerical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lehugeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Of Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (5), p. 249-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de commande appliquées au contrôle d'écoulement : état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rouméas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (4), p. 391-401. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2007061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'éclatement tourbillonnaire à la réduction de la traînée aérodynamique des véhicules automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lehugeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS Compte Rendu Académie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 334, p. 368-372. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2006.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'aérodynamique au développement durable et sécuritaire dans l'automobile (Contribution of the aerodynamics on the durable and safety development in automotive)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Levallois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, p. 567-574. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2005046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed analysis of the overtaking process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Of Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54, p. 1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of hysteresis and phase shifting phenomena in unsteady three-dimensional wakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Chometon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35, p. 117-129. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S00348-002-0555-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des écoulements appliqué à l'automobile, état de l'art, (Flow control applied to the car. State of the art).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, p. 515-524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de l'écoulement de l'air dans les fosses nasales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chometon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Koïfmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Annales ORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 117 (2), p. 98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of stationary three-dimensional separated air flows around an Ahmed reference model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Chometon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7, pp.173-182. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc:1999016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépouillement assisté par ordinateur des visualisations pariétales en aérodynamique (A computer-assisted analysis technique for parietal visualization understanding)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Chometon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS Compte Rendu Académie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, t. 319, Série II, p. 1149-1156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planeur à assistance électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 ème Congrès Français de Mécanique 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573382v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence du milieu poreux sur le rotationnel des structures tourbillonnaires émises dans le sillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarii pour l'aérodrome autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle aérodynamique et effet d'échelle Application au contrôle par jets pulsés sur un corps à sillage fortement décollé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique (CFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905205v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles analytiques pour la condition limite d'un contrôle par jet pulsé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation and control of the 3D flow around Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ICCFD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical approach to improve drag control techniques for the Ahmed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Fluids Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Hamamatsu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling active and passive flow control strategies for simplified car models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Creusé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEDSM09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vail, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00440435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banc expérimental d'analyse des phénomènes aérodynamiques générés par le dépassement de deux véhicules automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Noger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banc expérimental d'analyse des phénomènes aérodynamiques générés par le dépassement de deux véhicules automobiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Nice, France. pp.CFM 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'écoulement tridimensionnel décollé stationnaire autour du corps de Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Chometon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Utilisateurs Fluent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du PPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chambelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépaduès, 2024, 3AF, 978.2.38395.121.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Aerodynamics - An introductory Guide. Ouvrage collectif rédigé sous l'égide de la commission technique &amp;quot;Aérodynamique&amp;quot; de l'Association Aéronautique et Astronautique de France (3AF) et la direction de Jean Délery. Traduction et actualisation de l'ouvrage &amp;quot;Aérodynamique expérimentale - Souffleries et méthodes de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chanetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gnemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ricky Gowree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPRINGER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-3-030-35562-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérodynamique expérimentale - souffleries et méthodes de mesure. Ouvrage collectif rédigé sous l’égide de la commission technique Aérodynamique de l’Association Aéronautique et Astronautique de France (3AF) et la Direction de Jean Délery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chanetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gnemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978.2.36493.605.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérodynamique instationnaire, comprendre la méthode des caractéristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gilliéron. Cépaduès, pp.162, 2012, 978.2.36493.010.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aérodynamique automobile pour l'environnement, le design et la sécurité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gilliéron. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.554, 2011, 978.2.85428.969.5 (2011) - 978.2.36493.091.9 (2013) - 978.2.36493.898.4 (2021) - 978.2.38395.082.0 (2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix de l'AVGAS de 2015 à 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVGAS et Heures de vol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736095v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lecture du dérèglement climatique et de ses conséquences en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aérodynamique Automobile en 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified model for vortex-wall interaction behind a bluff-body.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Depeyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gillieron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iraj Mortazavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00346978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le véhicule électrique de 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Indépendant. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prises de terrain PTE et PTU Mécanique appliquée à l'Aviation Légère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Chercheur indépendant. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578309v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déboîter pour dépasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Indépendant. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aviation Légère Électrique - Pile à Combustible ou Batteries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chercheur indépendant. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle par Nappe de Courant et Effets d'Échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Indépendant. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201025v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabattement & Distances de Sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Indépendant. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148391v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distances de Sécurité & Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chercheur indépendant. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de Pilotage d'Aéroclub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Indépendant. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948783v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence du milieu poreux sur le rotationnel des structures tourbillonnaires émises dans le sillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur indépendant. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour une aviation légère autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Recherche personnelle. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216577v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'analyse, à la modélisation et au contrôle des écoulements aérodynamiques dans l'automobile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gillieron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université d'Orléans, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00824505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908151v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091585v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bruneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Creus&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Mortazavi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2013.11.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6C3GSNG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922032v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2013085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835745v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillieron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1457-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BVRS359Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935687v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Depeyras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582525v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bobillier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hajem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2011.038846" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907982v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Fourri&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Labraga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0937-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H3VSP094-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646327v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Hondt Marion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devinant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2011.038852" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664963v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2011.038847" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908026v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion d'Hondt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0980-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-93FDLRK3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654393v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0705-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F16QG34G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907942v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001450" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907958v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lehugeur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0707-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FL18MD68-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547242v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.06.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1XQ5RKG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907894v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roum&#233;as" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907896v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907912v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907917v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1930" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PNG9HF96-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2917423" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907874v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907833v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007061" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907711v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.04.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FR3HVB42-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907676v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Levallois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005046" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZCHQX43X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907644v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907666v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chometon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacques" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00348-002-0555-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CX6JZCMK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907616v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907586v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chometon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ebbo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ko&#239;fmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecomte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907546v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:1999016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907536v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584822v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573382v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chanel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198393v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905205v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765305v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143874v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547249v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440435v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908531v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Noger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822488v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704142v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chambelin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882695v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanetz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gnemmi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ricky Gowree" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030355616" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882690v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/aerodynamique-experimentale-souffleries-methodes-mesure-9782364936058.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905373v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905349v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/aerodynamique-automobile-pour-environnement-design-securite-edition-9782364930919.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021850v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736095v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573051v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021839v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346978v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993157v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578309v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775116v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509424v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201025v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148391v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092409v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948783v4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572408v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216577v4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00824505v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908151v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091585v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bruneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Creus&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Mortazavi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2013.11.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6C3GSNG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922032v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2013085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835745v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillieron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1457-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BVRS359Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935687v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Depeyras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664963v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2011.038847" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Hondt Marion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devinant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2011.038852" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582525v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bobillier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hajem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2011.038846" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907982v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Fourri&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Labraga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0937-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H3VSP094-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908026v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion d'Hondt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0980-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-93FDLRK3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654393v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0705-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F16QG34G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907942v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001450" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907958v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lehugeur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0707-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FL18MD68-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547242v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.06.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1XQ5RKG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907894v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roum&#233;as" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907912v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907896v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907917v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1930" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PNG9HF96-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2917423" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907874v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907833v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007061" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907711v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.04.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FR3HVB42-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907676v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Levallois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005046" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZCHQX43X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907644v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907666v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chometon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacques" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00348-002-0555-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CX6JZCMK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907616v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907586v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chometon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ebbo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ko&#239;fmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecomte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907546v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:1999016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907536v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573382v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chanel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584822v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198393v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905205v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143874v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547249v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765305v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440435v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908531v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Noger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822488v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704142v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chambelin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882695v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanetz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gnemmi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ricky Gowree" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030355616" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882690v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/aerodynamique-experimentale-souffleries-methodes-mesure-9782364936058.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905373v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905349v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/aerodynamique-automobile-pour-environnement-design-securite-edition-9782364930919.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021850v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736095v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573051v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021839v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346978v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993157v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578309v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775116v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509424v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201025v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148391v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092409v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948783v4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572408v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216577v4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00824505v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>